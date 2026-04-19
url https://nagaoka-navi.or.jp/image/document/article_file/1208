--- v0 (2025-10-09)
+++ v1 (2026-04-19)
@@ -1,9004 +1,6441 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="000F0548" w:rsidRDefault="000F0548" w:rsidP="000F0548">
+    <w:p w14:paraId="2F99F8DF" w14:textId="77777777" w:rsidR="000F0548" w:rsidRDefault="000F0548" w:rsidP="000F0548">
       <w:pPr>
         <w:topLinePunct/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C96CE7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>（様式１）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C9775B" w:rsidRDefault="00C9775B" w:rsidP="00C9775B">
+    <w:p w14:paraId="40ED5EA6" w14:textId="77777777" w:rsidR="00C9775B" w:rsidRDefault="00C9775B" w:rsidP="00C9775B">
       <w:pPr>
         <w:topLinePunct/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9775B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>『長岡⇔佐渡』周遊ツアー促進事業助成金交付申請書</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C9775B" w:rsidRPr="00C96CE7" w:rsidRDefault="00C9775B" w:rsidP="00C9775B">
+    <w:p w14:paraId="6D54E5C3" w14:textId="77777777" w:rsidR="00C9775B" w:rsidRPr="00A3073F" w:rsidRDefault="00C9775B" w:rsidP="00C9775B">
       <w:pPr>
         <w:topLinePunct/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="000F0548" w:rsidRPr="00C96CE7" w:rsidRDefault="00DD6346" w:rsidP="000F0548">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CFF5369" w14:textId="10AEEE15" w:rsidR="000F0548" w:rsidRPr="00A3073F" w:rsidRDefault="00C96CE7" w:rsidP="000F0548">
       <w:pPr>
         <w:wordWrap w:val="0"/>
         <w:topLinePunct/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...12 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>令和</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8423E" w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
-      <w:r w:rsidR="00C96CE7">
-[...30 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年　月　</w:t>
+      </w:r>
+      <w:r w:rsidR="000F0548" w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">日　</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F0548" w:rsidRPr="00C96CE7" w:rsidRDefault="00C9775B" w:rsidP="00C9775B">
+    <w:p w14:paraId="1A2FE0CD" w14:textId="77777777" w:rsidR="000F0548" w:rsidRPr="00A3073F" w:rsidRDefault="00C9775B" w:rsidP="00C9775B">
       <w:pPr>
         <w:topLinePunct/>
         <w:ind w:firstLineChars="100" w:firstLine="210"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...5 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>「</w:t>
       </w:r>
-      <w:r w:rsidR="000F0548" w:rsidRPr="00C96CE7">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="000F0548" w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>越後長岡」観光振興委員会</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F0548" w:rsidRPr="00C96CE7" w:rsidRDefault="00C96CE7" w:rsidP="00C9775B">
+    <w:p w14:paraId="39CFE37A" w14:textId="77777777" w:rsidR="000F0548" w:rsidRPr="00A3073F" w:rsidRDefault="00C96CE7" w:rsidP="00C9775B">
       <w:pPr>
         <w:topLinePunct/>
         <w:ind w:firstLineChars="150" w:firstLine="315"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...5 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>会長　金山　宏</w:t>
       </w:r>
-      <w:r w:rsidR="000F0548" w:rsidRPr="00C96CE7">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="000F0548" w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>行　様</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="3964" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="1843"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="2403"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002E587E" w:rsidRPr="00C96CE7" w:rsidTr="008A2652">
+      <w:tr w:rsidR="00A3073F" w:rsidRPr="00A3073F" w14:paraId="4F38F756" w14:textId="77777777" w:rsidTr="008A2652">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CF5D81" w:rsidRPr="00C96CE7" w:rsidRDefault="00C9775B" w:rsidP="00CF5D81">
+          <w:p w14:paraId="77569256" w14:textId="77777777" w:rsidR="00CF5D81" w:rsidRPr="00A3073F" w:rsidRDefault="00C9775B" w:rsidP="00CF5D81">
             <w:pPr>
               <w:topLinePunct/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-            <w:r>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A3073F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>旅行業</w:t>
             </w:r>
-            <w:r w:rsidR="00CF5D81" w:rsidRPr="00C96CE7">
+            <w:r w:rsidR="00CF5D81" w:rsidRPr="00A3073F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>登録番号</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E587E" w:rsidRPr="00C96CE7" w:rsidTr="008A2652">
+      <w:tr w:rsidR="00A3073F" w:rsidRPr="00A3073F" w14:paraId="3446D690" w14:textId="77777777" w:rsidTr="008A2652">
         <w:trPr>
           <w:trHeight w:val="303"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CF5D81" w:rsidRPr="00C96CE7" w:rsidRDefault="00CF5D81" w:rsidP="00126B5F">
+          <w:p w14:paraId="57756F17" w14:textId="77777777" w:rsidR="00CF5D81" w:rsidRPr="00A3073F" w:rsidRDefault="00CF5D81" w:rsidP="00126B5F">
             <w:pPr>
               <w:topLinePunct/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00C96CE7">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A3073F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>種別</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CF5D81" w:rsidRPr="00C96CE7" w:rsidRDefault="00CF5D81" w:rsidP="00126B5F">
+          <w:p w14:paraId="4F339ED2" w14:textId="77777777" w:rsidR="00CF5D81" w:rsidRPr="00A3073F" w:rsidRDefault="00CF5D81" w:rsidP="00126B5F">
             <w:pPr>
               <w:topLinePunct/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CF5D81" w:rsidRPr="00C96CE7" w:rsidRDefault="00CF5D81" w:rsidP="00CF5D81">
+          <w:p w14:paraId="0A60B37C" w14:textId="77777777" w:rsidR="00CF5D81" w:rsidRPr="00A3073F" w:rsidRDefault="00CF5D81" w:rsidP="00CF5D81">
             <w:pPr>
               <w:topLinePunct/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00C96CE7">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A3073F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>番号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2403" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CF5D81" w:rsidRPr="00C96CE7" w:rsidRDefault="00CF5D81" w:rsidP="00126B5F">
+          <w:p w14:paraId="3AD263AE" w14:textId="77777777" w:rsidR="00CF5D81" w:rsidRPr="00A3073F" w:rsidRDefault="00CF5D81" w:rsidP="00126B5F">
             <w:pPr>
               <w:topLinePunct/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00C25A7C" w:rsidRDefault="000F0548" w:rsidP="00104533">
+    <w:p w14:paraId="1CA22FAD" w14:textId="77777777" w:rsidR="00C25A7C" w:rsidRPr="00A3073F" w:rsidRDefault="000F0548" w:rsidP="00104533">
       <w:pPr>
         <w:topLinePunct/>
         <w:ind w:leftChars="1900" w:left="3990"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...5 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>住　　　所：〒</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00104533" w:rsidRPr="00C96CE7" w:rsidRDefault="00104533" w:rsidP="00104533">
+    <w:p w14:paraId="150BBFC4" w14:textId="77777777" w:rsidR="00104533" w:rsidRPr="00A3073F" w:rsidRDefault="00104533" w:rsidP="00104533">
       <w:pPr>
         <w:topLinePunct/>
         <w:ind w:leftChars="1900" w:left="3990"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00C25A7C" w:rsidRPr="00C96CE7" w:rsidRDefault="000F0548" w:rsidP="00104533">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EC8735A" w14:textId="77777777" w:rsidR="00C25A7C" w:rsidRPr="00A3073F" w:rsidRDefault="000F0548" w:rsidP="00104533">
       <w:pPr>
         <w:topLinePunct/>
         <w:ind w:leftChars="1900" w:left="3990"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...5 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>会　社　名：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C25A7C" w:rsidRPr="00C96CE7" w:rsidRDefault="000F0548" w:rsidP="00104533">
+    <w:p w14:paraId="6AFE49E4" w14:textId="77777777" w:rsidR="00C25A7C" w:rsidRPr="00A3073F" w:rsidRDefault="000F0548" w:rsidP="00104533">
       <w:pPr>
         <w:topLinePunct/>
         <w:ind w:leftChars="1900" w:left="3990"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...5 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>代表者職名：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00104533" w:rsidRDefault="000F0548" w:rsidP="00104533">
+    <w:p w14:paraId="386595F5" w14:textId="77777777" w:rsidR="00104533" w:rsidRPr="00A3073F" w:rsidRDefault="000F0548" w:rsidP="00104533">
       <w:pPr>
         <w:topLinePunct/>
         <w:ind w:leftChars="1900" w:left="3990"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...5 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>代表者氏名：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F32ADF" w:rsidRDefault="00F32ADF" w:rsidP="00F32ADF">
+    <w:p w14:paraId="2C36A1A9" w14:textId="77777777" w:rsidR="00F32ADF" w:rsidRPr="00A3073F" w:rsidRDefault="00F32ADF" w:rsidP="00F32ADF">
       <w:pPr>
         <w:topLinePunct/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00C25A7C" w:rsidRPr="000929F1" w:rsidRDefault="00F32ADF" w:rsidP="00060AE1">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46E49913" w14:textId="77777777" w:rsidR="00C25A7C" w:rsidRPr="00A3073F" w:rsidRDefault="00F32ADF" w:rsidP="00060AE1">
       <w:pPr>
         <w:topLinePunct/>
         <w:ind w:leftChars="100" w:left="210" w:firstLineChars="100" w:firstLine="210"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...19 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>下記の旅行商品について、『長岡⇔佐渡』周遊ツアー促進事業</w:t>
+      </w:r>
+      <w:r w:rsidR="00060AE1" w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>助成金の交付</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F32ADF">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>を受けたいので、関係書類を添えて提出します。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C25A7C" w:rsidRPr="00C96CE7" w:rsidRDefault="00C25A7C" w:rsidP="006C4BB9">
+    <w:p w14:paraId="4AD14F16" w14:textId="77777777" w:rsidR="00C25A7C" w:rsidRPr="00A3073F" w:rsidRDefault="00C25A7C" w:rsidP="006C4BB9">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:beforeLines="50" w:before="180" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00C96CE7">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A3073F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>記</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
         <w:tblW w:w="9497" w:type="dxa"/>
         <w:tblInd w:w="279" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4394"/>
-        <w:gridCol w:w="3119"/>
+        <w:gridCol w:w="1418"/>
+        <w:gridCol w:w="1701"/>
         <w:gridCol w:w="1984"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002E587E" w:rsidRPr="00C96CE7" w:rsidTr="008A2652">
-[...115 lines deleted...]
-      <w:tr w:rsidR="002E587E" w:rsidRPr="00C96CE7" w:rsidTr="008A2652">
+      <w:tr w:rsidR="00A3073F" w:rsidRPr="00A3073F" w14:paraId="1920C62F" w14:textId="77777777" w:rsidTr="001941CB">
         <w:trPr>
-          <w:trHeight w:val="363"/>
+          <w:trHeight w:hRule="exact" w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA6660" w:rsidRPr="00C96CE7" w:rsidRDefault="00022639" w:rsidP="00AA6660">
+          <w:p w14:paraId="5AD3C905" w14:textId="77777777" w:rsidR="001A7454" w:rsidRPr="00A3073F" w:rsidRDefault="001A7454" w:rsidP="00111E4F">
             <w:pPr>
               <w:pStyle w:val="a6"/>
               <w:ind w:right="840"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...94 lines deleted...]
-              <w:t>）</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">１　</w:t>
+            </w:r>
+            <w:r w:rsidR="008A2652" w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>旅行</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>商品名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00022639" w:rsidRPr="00C96CE7" w:rsidRDefault="00047E01" w:rsidP="00022639">
+          <w:p w14:paraId="09D3B058" w14:textId="77777777" w:rsidR="001A7454" w:rsidRPr="00A3073F" w:rsidRDefault="001A7454" w:rsidP="00C25A7C">
             <w:pPr>
               <w:pStyle w:val="a6"/>
               <w:ind w:right="840"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...68 lines deleted...]
-            </w:r>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E587E" w:rsidRPr="00C96CE7" w:rsidTr="008A2652">
+      <w:tr w:rsidR="00A3073F" w:rsidRPr="00A3073F" w14:paraId="5034F8F0" w14:textId="77777777" w:rsidTr="001941CB">
         <w:trPr>
-          <w:trHeight w:val="363"/>
+          <w:trHeight w:hRule="exact" w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00047E01" w:rsidRPr="00C96CE7" w:rsidRDefault="00047E01" w:rsidP="00111E4F">
+          <w:p w14:paraId="195FC4FB" w14:textId="77777777" w:rsidR="001A7454" w:rsidRPr="00A3073F" w:rsidRDefault="001A7454" w:rsidP="00111E4F">
             <w:pPr>
               <w:pStyle w:val="a6"/>
               <w:ind w:right="840"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...7 lines deleted...]
-              <w:t>４　催行回数</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>２　販売開始日</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00047E01" w:rsidRPr="00C96CE7" w:rsidRDefault="00047E01" w:rsidP="00A82CAF">
+          <w:p w14:paraId="0A1484BD" w14:textId="77777777" w:rsidR="001A7454" w:rsidRPr="00A3073F" w:rsidRDefault="00A82CAF" w:rsidP="00C25A7C">
             <w:pPr>
               <w:pStyle w:val="a6"/>
-              <w:ind w:right="840" w:firstLineChars="200" w:firstLine="420"/>
+              <w:ind w:right="840"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...21 lines deleted...]
-              <w:t>（１）</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">令和　年　月　</w:t>
+            </w:r>
+            <w:r w:rsidR="001C46B2" w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>日</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E587E" w:rsidRPr="00C96CE7" w:rsidTr="008A2652">
+      <w:tr w:rsidR="00A3073F" w:rsidRPr="00A3073F" w14:paraId="667F0CE7" w14:textId="77777777" w:rsidTr="001941CB">
         <w:trPr>
-          <w:trHeight w:val="363"/>
+          <w:trHeight w:val="898"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00047E01" w:rsidRPr="00C96CE7" w:rsidRDefault="00047E01" w:rsidP="000C6E6A">
+          <w:p w14:paraId="1B3EE475" w14:textId="77777777" w:rsidR="00AA6660" w:rsidRPr="00A3073F" w:rsidRDefault="00022639" w:rsidP="00AA6660">
             <w:pPr>
               <w:pStyle w:val="a6"/>
-              <w:ind w:right="175"/>
+              <w:ind w:right="840"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...14 lines deleted...]
-              <w:t>予定人数</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">３　</w:t>
+            </w:r>
+            <w:r w:rsidR="00047E01" w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>催行期間</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56CF2B1A" w14:textId="5BCBB72B" w:rsidR="00AA6660" w:rsidRPr="00A3073F" w:rsidRDefault="00AA6660" w:rsidP="00E61AB3">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:right="34"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="008A2652" w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>令和</w:t>
+            </w:r>
+            <w:r w:rsidR="00810A5D" w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>８</w:t>
+            </w:r>
+            <w:r w:rsidR="00E61AB3" w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>年</w:t>
+            </w:r>
+            <w:r w:rsidR="00810A5D" w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>４</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>月１日～</w:t>
+            </w:r>
+            <w:r w:rsidR="008A2652" w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>令和８</w:t>
+            </w:r>
+            <w:r w:rsidR="00E61AB3" w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>年</w:t>
+            </w:r>
+            <w:r w:rsidR="00810A5D" w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>９</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+            <w:r w:rsidR="00810A5D" w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+            <w:r w:rsidR="008A2652" w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>内</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00047E01" w:rsidRPr="00C96CE7" w:rsidRDefault="00047E01" w:rsidP="00A82CAF">
+          <w:p w14:paraId="64B5730A" w14:textId="0C0074BE" w:rsidR="00022639" w:rsidRPr="00A3073F" w:rsidRDefault="00047E01" w:rsidP="00022639">
             <w:pPr>
               <w:pStyle w:val="a6"/>
-              <w:ind w:right="840" w:firstLineChars="200" w:firstLine="420"/>
+              <w:ind w:right="840"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...12 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>初回催行日：</w:t>
+            </w:r>
+            <w:r w:rsidR="00E61AB3" w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">令和　</w:t>
+            </w:r>
+            <w:r w:rsidR="001941CB" w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
-            <w:r w:rsidR="0024457A" w:rsidRPr="00C96CE7">
-[...4 lines deleted...]
-              <w:t>（２）</w:t>
+            <w:r w:rsidR="00A82CAF" w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>年</w:t>
+            </w:r>
+            <w:r w:rsidR="001941CB" w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidR="00A82CAF" w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　月</w:t>
+            </w:r>
+            <w:r w:rsidR="001941CB" w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidR="00A82CAF" w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidR="00022639" w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="200B245F" w14:textId="088B4C28" w:rsidR="00047E01" w:rsidRPr="00A3073F" w:rsidRDefault="00047E01" w:rsidP="00022639">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:right="840"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>最終催行日：</w:t>
+            </w:r>
+            <w:r w:rsidR="00E61AB3" w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>令和</w:t>
+            </w:r>
+            <w:r w:rsidR="001941CB" w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidR="00E61AB3" w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidR="00A82CAF" w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">年　</w:t>
+            </w:r>
+            <w:r w:rsidR="001941CB" w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidR="00A82CAF" w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+            <w:r w:rsidR="001941CB" w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidR="00A82CAF" w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>日</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E587E" w:rsidRPr="00C96CE7" w:rsidTr="008A2652">
+      <w:tr w:rsidR="00A3073F" w:rsidRPr="00A3073F" w14:paraId="3FC63FAC" w14:textId="77777777" w:rsidTr="001941CB">
         <w:trPr>
-          <w:trHeight w:val="363"/>
+          <w:trHeight w:hRule="exact" w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00047E01" w:rsidRPr="00C96CE7" w:rsidRDefault="00047E01" w:rsidP="008E00B2">
+          <w:p w14:paraId="331EE331" w14:textId="77777777" w:rsidR="00047E01" w:rsidRPr="00A3073F" w:rsidRDefault="00047E01" w:rsidP="00111E4F">
             <w:pPr>
               <w:pStyle w:val="a6"/>
-              <w:ind w:right="-108"/>
+              <w:ind w:right="840"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...28 lines deleted...]
-              <w:t>宿泊日数</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>４　催行回数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00047E01" w:rsidRPr="00C96CE7" w:rsidRDefault="00A67C9E" w:rsidP="00A82CAF">
+          <w:p w14:paraId="42FEB082" w14:textId="77777777" w:rsidR="00047E01" w:rsidRPr="00A3073F" w:rsidRDefault="00047E01" w:rsidP="00A82CAF">
             <w:pPr>
               <w:pStyle w:val="a6"/>
               <w:ind w:right="840" w:firstLineChars="200" w:firstLine="420"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...12 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>回</w:t>
+            </w:r>
+            <w:r w:rsidR="00AC35D0" w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
-            <w:r w:rsidR="0024457A" w:rsidRPr="00C96CE7">
-[...4 lines deleted...]
-              <w:t>（３）</w:t>
+            <w:r w:rsidR="0024457A" w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>（１）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E587E" w:rsidRPr="00C96CE7" w:rsidTr="008A2652">
+      <w:tr w:rsidR="00A3073F" w:rsidRPr="00A3073F" w14:paraId="468E4E55" w14:textId="77777777" w:rsidTr="00C8423E">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="854"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001A7454" w:rsidRPr="00C96CE7" w:rsidRDefault="00047E01" w:rsidP="00A26E4A">
+          <w:p w14:paraId="3659579F" w14:textId="77777777" w:rsidR="00047E01" w:rsidRPr="00A3073F" w:rsidRDefault="00047E01" w:rsidP="000C6E6A">
             <w:pPr>
               <w:pStyle w:val="a6"/>
-              <w:ind w:right="317"/>
+              <w:ind w:right="175"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...56 lines deleted...]
-              <w:t>×（２）×（３）</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>５　１回あたりの送客</w:t>
+            </w:r>
+            <w:r w:rsidR="000C6E6A" w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>予定人数</w:t>
+            </w:r>
+            <w:r w:rsidR="00C8423E" w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>※</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33857829" w14:textId="3B00C0E4" w:rsidR="00C8423E" w:rsidRPr="00A3073F" w:rsidRDefault="00C8423E" w:rsidP="000C6E6A">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:right="175"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>※ 募集人数によらない</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001A7454" w:rsidRPr="00C96CE7" w:rsidRDefault="00A82CAF" w:rsidP="00A82CAF">
+          <w:p w14:paraId="225F8C19" w14:textId="77777777" w:rsidR="00047E01" w:rsidRPr="00A3073F" w:rsidRDefault="00047E01" w:rsidP="00A82CAF">
             <w:pPr>
               <w:pStyle w:val="a6"/>
               <w:ind w:right="840" w:firstLineChars="200" w:firstLine="420"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">　（４）</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>人</w:t>
+            </w:r>
+            <w:r w:rsidR="00AC35D0" w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidR="0024457A" w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>（２）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF7B05" w:rsidRPr="00C96CE7" w:rsidTr="008A2652">
+      <w:tr w:rsidR="00A3073F" w:rsidRPr="00A3073F" w14:paraId="4E4C8BC9" w14:textId="77777777" w:rsidTr="001941CB">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="567"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006C4BB9" w:rsidRPr="006C4BB9" w:rsidRDefault="006C4BB9" w:rsidP="00A26E4A">
+          <w:p w14:paraId="5C5FF602" w14:textId="77777777" w:rsidR="00047E01" w:rsidRPr="00A3073F" w:rsidRDefault="00047E01" w:rsidP="008E00B2">
             <w:pPr>
               <w:pStyle w:val="a6"/>
-              <w:ind w:right="317"/>
+              <w:ind w:right="-108"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...49 lines deleted...]
-              <w:t>（営業所名）</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">６　</w:t>
+            </w:r>
+            <w:r w:rsidR="00A67C9E" w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>１回あたりの</w:t>
+            </w:r>
+            <w:r w:rsidR="008E00B2" w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>長岡市内</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>宿泊日数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006C4BB9" w:rsidRPr="00C96CE7" w:rsidRDefault="008E00B2" w:rsidP="006C4BB9">
+          <w:p w14:paraId="686D907A" w14:textId="77777777" w:rsidR="00047E01" w:rsidRPr="00A3073F" w:rsidRDefault="00A67C9E" w:rsidP="00A82CAF">
             <w:pPr>
               <w:pStyle w:val="a6"/>
-              <w:ind w:right="-130" w:firstLineChars="700" w:firstLine="1470"/>
+              <w:ind w:right="840" w:firstLineChars="200" w:firstLine="420"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...12 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>泊</w:t>
+            </w:r>
+            <w:r w:rsidR="00AC35D0" w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
-            <w:r>
-[...28 lines deleted...]
-              <w:t>添付</w:t>
+            <w:r w:rsidR="0024457A" w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>（３）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E00B2" w:rsidRPr="00C96CE7" w:rsidTr="008A2652">
+      <w:tr w:rsidR="00A3073F" w:rsidRPr="00A3073F" w14:paraId="0299A3C0" w14:textId="77777777" w:rsidTr="001941CB">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="567"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E00B2" w:rsidRDefault="006C4BB9" w:rsidP="00A26E4A">
+          <w:p w14:paraId="699B7456" w14:textId="77777777" w:rsidR="001A7454" w:rsidRPr="00A3073F" w:rsidRDefault="00047E01" w:rsidP="00A26E4A">
             <w:pPr>
               <w:pStyle w:val="a6"/>
               <w:ind w:right="317"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...28 lines deleted...]
-              <w:t>乗車地及び最終下車地</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>７　総</w:t>
+            </w:r>
+            <w:r w:rsidR="000C6E6A" w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>予定</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>人泊数</w:t>
+            </w:r>
+            <w:r w:rsidR="00AC35D0" w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>：</w:t>
+            </w:r>
+            <w:r w:rsidR="00A26E4A" w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>（</w:t>
+            </w:r>
+            <w:r w:rsidR="0024457A" w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>１</w:t>
+            </w:r>
+            <w:r w:rsidR="00A26E4A" w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+            <w:r w:rsidR="0024457A" w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>×（２）×（３）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="008E00B2" w:rsidRDefault="00771E3E" w:rsidP="00771E3E">
+          <w:p w14:paraId="0BCAEAAD" w14:textId="77777777" w:rsidR="001A7454" w:rsidRPr="00A3073F" w:rsidRDefault="00A82CAF" w:rsidP="00A82CAF">
             <w:pPr>
               <w:pStyle w:val="a6"/>
-              <w:ind w:right="840"/>
+              <w:ind w:right="840" w:firstLineChars="200" w:firstLine="420"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...25 lines deleted...]
-              <w:t>最終下車地：</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">回×　人×　</w:t>
+            </w:r>
+            <w:r w:rsidR="00047E01" w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>泊</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">＝　</w:t>
+            </w:r>
+            <w:r w:rsidR="006A0DDB" w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>人泊</w:t>
+            </w:r>
+            <w:r w:rsidR="00AC35D0" w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　（４）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E587E" w:rsidRPr="00C96CE7" w:rsidTr="00104533">
+      <w:tr w:rsidR="00A3073F" w:rsidRPr="00A3073F" w14:paraId="57114A13" w14:textId="77777777" w:rsidTr="001941CB">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="567"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E00B2" w:rsidRDefault="006C4BB9" w:rsidP="00EC44DE">
+          <w:p w14:paraId="5B2BB95E" w14:textId="77777777" w:rsidR="006C4BB9" w:rsidRPr="00A3073F" w:rsidRDefault="006C4BB9" w:rsidP="00A26E4A">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:right="317"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>８</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF7B05" w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidR="004A3F1B" w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>利用する</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF7B05" w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>バス</w:t>
+            </w:r>
+            <w:r w:rsidR="004A3F1B" w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>の</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF7B05" w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>事業者名</w:t>
+            </w:r>
+            <w:r w:rsidR="008E00B2" w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>（営業所名）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="377322F8" w14:textId="77777777" w:rsidR="006C4BB9" w:rsidRPr="00A3073F" w:rsidRDefault="008E00B2" w:rsidP="006C4BB9">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:right="-130" w:firstLineChars="700" w:firstLine="1470"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">（　　</w:t>
+            </w:r>
+            <w:r w:rsidR="002132FD" w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>営業所）</w:t>
+            </w:r>
+            <w:r w:rsidR="002132FD" w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>※</w:t>
+            </w:r>
+            <w:r w:rsidR="006C4BB9" w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>見積書の写しを添付</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A3073F" w:rsidRPr="00A3073F" w14:paraId="732E3708" w14:textId="77777777" w:rsidTr="001941CB">
+        <w:trPr>
+          <w:trHeight w:val="838"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4394" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D53ADC4" w14:textId="77777777" w:rsidR="008E00B2" w:rsidRPr="00A3073F" w:rsidRDefault="006C4BB9" w:rsidP="00A26E4A">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:right="317"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>９</w:t>
+            </w:r>
+            <w:r w:rsidR="008E00B2" w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　バスの</w:t>
+            </w:r>
+            <w:r w:rsidR="00771E3E" w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>初回</w:t>
+            </w:r>
+            <w:r w:rsidR="008E00B2" w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>乗車地及び最終下車地</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E3E2381" w14:textId="77777777" w:rsidR="008E00B2" w:rsidRPr="00A3073F" w:rsidRDefault="00771E3E" w:rsidP="00771E3E">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:right="840"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>初回乗車地：</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50E4C389" w14:textId="77777777" w:rsidR="00771E3E" w:rsidRPr="00A3073F" w:rsidRDefault="00771E3E" w:rsidP="00771E3E">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:right="840"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>最終下車地：</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A3073F" w:rsidRPr="00A3073F" w14:paraId="19A9C099" w14:textId="77777777" w:rsidTr="001941CB">
+        <w:trPr>
+          <w:trHeight w:val="1374"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4394" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F022D0F" w14:textId="77777777" w:rsidR="008E00B2" w:rsidRPr="00A3073F" w:rsidRDefault="006C4BB9" w:rsidP="00EC44DE">
             <w:pPr>
               <w:pStyle w:val="a6"/>
               <w:ind w:right="34"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...5 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:r w:rsidR="00E45AE6" w:rsidRPr="00C96CE7">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidR="00E45AE6" w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
-            <w:r w:rsidR="00060AE1">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidR="00060AE1" w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>助成金申請額</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E45AE6" w:rsidRPr="00C96CE7" w:rsidRDefault="008E00B2" w:rsidP="006C4BB9">
+          <w:p w14:paraId="1EB6A17D" w14:textId="77777777" w:rsidR="00E45AE6" w:rsidRPr="00A3073F" w:rsidRDefault="008E00B2" w:rsidP="006C4BB9">
             <w:pPr>
               <w:pStyle w:val="a6"/>
               <w:ind w:right="34" w:firstLineChars="200" w:firstLine="400"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...37 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>（４）×3,000</w:t>
+            </w:r>
+            <w:r w:rsidR="00AC35D0" w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>円</w:t>
+            </w:r>
+            <w:r w:rsidR="006C4BB9" w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>＋（１）</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>×10万円</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
               <w:t>※</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43FCFB57" w14:textId="77777777" w:rsidR="001866C0" w:rsidRPr="00A3073F" w:rsidRDefault="001866C0" w:rsidP="001866C0">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:spacing w:line="260" w:lineRule="exact"/>
+              <w:ind w:right="34" w:firstLineChars="300" w:firstLine="480"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>※ 長岡市内事業者のバスを利用する場合は「15万</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21877BBB" w14:textId="17877E17" w:rsidR="001866C0" w:rsidRPr="00A3073F" w:rsidRDefault="001866C0" w:rsidP="001866C0">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:spacing w:line="260" w:lineRule="exact"/>
+              <w:ind w:right="34" w:firstLineChars="300" w:firstLine="480"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>円」、バスを利用しない場合は「0円」とすること。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC35D0" w:rsidRPr="00C96CE7" w:rsidRDefault="00AC35D0" w:rsidP="00AC35D0">
+          <w:p w14:paraId="65A28242" w14:textId="77777777" w:rsidR="00AC35D0" w:rsidRPr="00A3073F" w:rsidRDefault="00AC35D0" w:rsidP="00AC35D0">
             <w:pPr>
               <w:pStyle w:val="a6"/>
               <w:ind w:right="104"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...5 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>円</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E45AE6" w:rsidRPr="00C96CE7" w:rsidRDefault="00AC35D0" w:rsidP="00104533">
+          <w:p w14:paraId="266C0933" w14:textId="77777777" w:rsidR="00E45AE6" w:rsidRPr="00A3073F" w:rsidRDefault="00AC35D0" w:rsidP="00104533">
             <w:pPr>
               <w:pStyle w:val="a6"/>
               <w:ind w:right="175"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...5 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>最大</w:t>
             </w:r>
-            <w:r w:rsidR="008E00B2">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidR="008E00B2" w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidR="0097621E">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidR="0097621E" w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C96CE7">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>万円</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E587E" w:rsidRPr="00C96CE7" w:rsidTr="008A2652">
+      <w:tr w:rsidR="00A3073F" w:rsidRPr="00A3073F" w14:paraId="2D75F235" w14:textId="77777777" w:rsidTr="00C8423E">
+        <w:trPr>
+          <w:trHeight w:val="1398"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000D58D2" w:rsidRPr="00C96CE7" w:rsidRDefault="008E00B2" w:rsidP="00111E4F">
+          <w:p w14:paraId="204E639C" w14:textId="77777777" w:rsidR="000D58D2" w:rsidRPr="00A3073F" w:rsidRDefault="008E00B2" w:rsidP="00111E4F">
             <w:pPr>
               <w:pStyle w:val="a6"/>
               <w:ind w:right="840"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...5 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="006C4BB9">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidR="006C4BB9" w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00111E4F" w:rsidRPr="00C96CE7">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidR="00111E4F" w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">　企画書</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00111E4F" w:rsidRPr="00C96CE7" w:rsidRDefault="00111E4F" w:rsidP="00111E4F">
+          <w:p w14:paraId="274C1359" w14:textId="2DFD4561" w:rsidR="001941CB" w:rsidRPr="00A3073F" w:rsidRDefault="00111E4F" w:rsidP="00C8423E">
             <w:pPr>
               <w:pStyle w:val="a6"/>
               <w:ind w:right="840"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...5 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>以下について別添にて提出（任意様式）</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00111E4F" w:rsidRPr="00C96CE7" w:rsidRDefault="00111E4F" w:rsidP="00111E4F">
+          <w:p w14:paraId="5F863397" w14:textId="23F0DE64" w:rsidR="001866C0" w:rsidRPr="00A3073F" w:rsidRDefault="00111E4F" w:rsidP="001866C0">
             <w:pPr>
               <w:pStyle w:val="a6"/>
-              <w:ind w:right="840"/>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:ind w:right="113"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...12 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>①</w:t>
+            </w:r>
+            <w:r w:rsidR="001866C0" w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>旅程</w:t>
+            </w:r>
+            <w:r w:rsidR="00BA5EC0" w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>表</w:t>
             </w:r>
-            <w:r w:rsidR="003B0415" w:rsidRPr="00C96CE7">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidR="003B0415" w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C96CE7">
-[...7 lines deleted...]
-          <w:p w:rsidR="00111E4F" w:rsidRPr="00C96CE7" w:rsidRDefault="00111E4F" w:rsidP="00111E4F">
+            <w:r w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>②</w:t>
+            </w:r>
+            <w:r w:rsidR="001866C0" w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>商品販売価格</w:t>
+            </w:r>
+            <w:r w:rsidR="001866C0" w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ③ 商品の特徴等</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C1E0F6F" w14:textId="4CA30A6F" w:rsidR="001759BB" w:rsidRPr="00A3073F" w:rsidRDefault="001866C0" w:rsidP="001866C0">
             <w:pPr>
               <w:pStyle w:val="a6"/>
-              <w:ind w:right="840"/>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:ind w:right="113"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...10 lines deleted...]
-          <w:p w:rsidR="001759BB" w:rsidRDefault="00111E4F" w:rsidP="003B0415">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>④ 販売対象（販売地域・想定客層）</w:t>
+            </w:r>
+            <w:r w:rsidR="001759BB" w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>⑤</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="001759BB" w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>販売促進・集客方法</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28430079" w14:textId="3AC1BB06" w:rsidR="003B0415" w:rsidRPr="00A3073F" w:rsidRDefault="006C4BB9" w:rsidP="001866C0">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>⑥</w:t>
+            </w:r>
+            <w:r w:rsidR="001866C0" w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>最少催行人数　⑦</w:t>
+            </w:r>
+            <w:r w:rsidR="001866C0" w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003B0415" w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>長岡市への経済効果</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A3073F" w:rsidRPr="00A3073F" w14:paraId="4F382C78" w14:textId="77777777" w:rsidTr="002D1714">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4394" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08413511" w14:textId="553C5532" w:rsidR="00563CD4" w:rsidRPr="00A3073F" w:rsidRDefault="00563CD4" w:rsidP="001941CB">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:right="57"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>12　令和７年度を含む過去３年間における</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14708FAF" w14:textId="77777777" w:rsidR="00563CD4" w:rsidRPr="00A3073F" w:rsidRDefault="00563CD4" w:rsidP="002D1714">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:right="57" w:firstLineChars="200" w:firstLine="420"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>類似ツアー</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>※</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>の実施実績の有無及び実績</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18177018" w14:textId="77777777" w:rsidR="00563CD4" w:rsidRPr="00A3073F" w:rsidRDefault="00563CD4" w:rsidP="002D1714">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:right="57" w:firstLineChars="200" w:firstLine="420"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7DB6DFBA" w14:textId="61B028D8" w:rsidR="00563CD4" w:rsidRPr="00A3073F" w:rsidRDefault="00563CD4" w:rsidP="00563CD4">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:ind w:leftChars="200" w:left="600" w:right="57" w:hangingChars="100" w:hanging="180"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>※ 類似ツアーの定義については、欄外に記載のとおりです。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12419D89" w14:textId="63ECF069" w:rsidR="00563CD4" w:rsidRPr="00A3073F" w:rsidRDefault="00563CD4" w:rsidP="00563CD4">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:ind w:leftChars="200" w:left="600" w:right="57" w:hangingChars="100" w:hanging="180"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>※ 実績が無い場合は、商品名以降は記入不要です。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="78DFC24E" w14:textId="65CBE2E5" w:rsidR="00563CD4" w:rsidRPr="00A3073F" w:rsidRDefault="00563CD4" w:rsidP="002D1714">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>実績の有無</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A454A16" w14:textId="24274C5D" w:rsidR="00563CD4" w:rsidRPr="00A3073F" w:rsidRDefault="00563CD4" w:rsidP="002D1714">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>有　　　・　　　無</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A3073F" w:rsidRPr="00A3073F" w14:paraId="02D3ABC2" w14:textId="77777777" w:rsidTr="002D1714">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4394" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A95D7C6" w14:textId="77777777" w:rsidR="00563CD4" w:rsidRPr="00A3073F" w:rsidRDefault="00563CD4" w:rsidP="001941CB">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:right="57"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41839FF2" w14:textId="2103D3A8" w:rsidR="00563CD4" w:rsidRPr="00A3073F" w:rsidRDefault="00563CD4" w:rsidP="002D1714">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>商品名</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="719BD8A8" w14:textId="77777777" w:rsidR="00563CD4" w:rsidRPr="00A3073F" w:rsidRDefault="00563CD4" w:rsidP="002D1714">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A3073F" w:rsidRPr="00A3073F" w14:paraId="0AA9CA3B" w14:textId="77777777" w:rsidTr="002D1714">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4394" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="46CDA27D" w14:textId="77777777" w:rsidR="00563CD4" w:rsidRPr="00A3073F" w:rsidRDefault="00563CD4" w:rsidP="001941CB">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:right="57"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59DF6595" w14:textId="697AA006" w:rsidR="00563CD4" w:rsidRPr="00A3073F" w:rsidRDefault="00563CD4" w:rsidP="002D1714">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>催行期間</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A48EC9A" w14:textId="77777777" w:rsidR="00563CD4" w:rsidRPr="00A3073F" w:rsidRDefault="00563CD4" w:rsidP="002D1714">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A3073F" w:rsidRPr="00A3073F" w14:paraId="0FFB2B6E" w14:textId="77777777" w:rsidTr="00563CD4">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="1569"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4394" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7910896E" w14:textId="77777777" w:rsidR="00563CD4" w:rsidRPr="00A3073F" w:rsidRDefault="00563CD4" w:rsidP="001941CB">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:right="57"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70A1BCCA" w14:textId="52C0ED54" w:rsidR="00563CD4" w:rsidRPr="00A3073F" w:rsidRDefault="00563CD4" w:rsidP="002D1714">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>周遊</w:t>
+            </w:r>
+            <w:r w:rsidR="00E803CE" w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>地</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A7526A4" w14:textId="692B48F2" w:rsidR="00563CD4" w:rsidRPr="00A3073F" w:rsidRDefault="00563CD4" w:rsidP="002D1714">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>（当てはまるものに☑）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2151737B" w14:textId="7DFBC02D" w:rsidR="00563CD4" w:rsidRPr="00A3073F" w:rsidRDefault="00563CD4" w:rsidP="00563CD4">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:firstLineChars="100" w:firstLine="210"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>□　佐渡＋</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+              </w:rPr>
+              <w:t>長岡市</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40ED4F72" w14:textId="0829A640" w:rsidR="00563CD4" w:rsidRPr="00A3073F" w:rsidRDefault="00563CD4" w:rsidP="00563CD4">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:firstLineChars="100" w:firstLine="210"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>□　佐渡＋新潟県内他</w:t>
+            </w:r>
+            <w:r w:rsidR="00E803CE" w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>市町村</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B5827C9" w14:textId="4ECEC876" w:rsidR="00563CD4" w:rsidRPr="00A3073F" w:rsidRDefault="00563CD4" w:rsidP="00E803CE">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:firstLineChars="100" w:firstLine="210"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>□　長岡市＋新潟県内</w:t>
+            </w:r>
+            <w:r w:rsidR="00E803CE" w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>他市町村</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A3073F" w:rsidRPr="00A3073F" w14:paraId="0C251716" w14:textId="77777777" w:rsidTr="00563CD4">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="990"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4394" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69BFED7E" w14:textId="77777777" w:rsidR="00563CD4" w:rsidRPr="00A3073F" w:rsidRDefault="00563CD4" w:rsidP="001941CB">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:right="57"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0306F2D0" w14:textId="2756E8C3" w:rsidR="00563CD4" w:rsidRPr="00A3073F" w:rsidRDefault="00563CD4" w:rsidP="002D1714">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>催行実績</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FA8ECAC" w14:textId="080B5576" w:rsidR="00563CD4" w:rsidRPr="00A3073F" w:rsidRDefault="00563CD4" w:rsidP="00563CD4">
             <w:pPr>
               <w:pStyle w:val="a6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...24 lines deleted...]
-          <w:p w:rsidR="003B0415" w:rsidRPr="00C96CE7" w:rsidRDefault="006C4BB9" w:rsidP="006C4BB9">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>催行予定回数：　　　　　回</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C9DC897" w14:textId="35DA4332" w:rsidR="00563CD4" w:rsidRPr="00A3073F" w:rsidRDefault="00563CD4" w:rsidP="00563CD4">
             <w:pPr>
               <w:pStyle w:val="a6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...14 lines deleted...]
-              <w:t>長岡市への経済効果</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>催行回数　　：　　　　　回</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007626A8" w:rsidRPr="00C96CE7" w:rsidTr="008A2652">
+      <w:tr w:rsidR="00A3073F" w:rsidRPr="00A3073F" w14:paraId="408DE782" w14:textId="77777777" w:rsidTr="00563CD4">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="1132"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4394" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22B0AE88" w14:textId="77777777" w:rsidR="00563CD4" w:rsidRPr="00A3073F" w:rsidRDefault="00563CD4" w:rsidP="001941CB">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:right="57"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C13CD13" w14:textId="77777777" w:rsidR="00563CD4" w:rsidRPr="00A3073F" w:rsidRDefault="00563CD4" w:rsidP="002D1714">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>送客実績</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F244FAD" w14:textId="76936FCB" w:rsidR="00563CD4" w:rsidRPr="00A3073F" w:rsidRDefault="00563CD4" w:rsidP="002D1714">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>（延べ）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C30DE29" w14:textId="115098E7" w:rsidR="00563CD4" w:rsidRPr="00A3073F" w:rsidRDefault="00563CD4" w:rsidP="00563CD4">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>募集定員数　：　　　　　名</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F1194FF" w14:textId="5C06912F" w:rsidR="00563CD4" w:rsidRPr="00A3073F" w:rsidRDefault="00563CD4" w:rsidP="00563CD4">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>参加者数　　：　　　　　名</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A3073F" w:rsidRPr="00A3073F" w14:paraId="4F8A4B65" w14:textId="77777777" w:rsidTr="008A2652">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007626A8" w:rsidRDefault="006C4BB9" w:rsidP="00111E4F">
+          <w:p w14:paraId="20D9A356" w14:textId="76ABC489" w:rsidR="007626A8" w:rsidRPr="00A3073F" w:rsidRDefault="006C4BB9" w:rsidP="00111E4F">
             <w:pPr>
               <w:pStyle w:val="a6"/>
               <w:ind w:right="840"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...12 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD5FC2" w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="007626A8" w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">　担当者情報</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="007626A8" w:rsidRDefault="007626A8" w:rsidP="00111E4F">
+          <w:p w14:paraId="585BEA0A" w14:textId="77777777" w:rsidR="007626A8" w:rsidRPr="00A3073F" w:rsidRDefault="007626A8" w:rsidP="00111E4F">
             <w:pPr>
               <w:pStyle w:val="a6"/>
               <w:ind w:right="840"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...5 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>担当部署名：</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007626A8" w:rsidRDefault="007626A8" w:rsidP="00111E4F">
+          <w:p w14:paraId="592E6CA1" w14:textId="77777777" w:rsidR="007626A8" w:rsidRPr="00A3073F" w:rsidRDefault="007626A8" w:rsidP="00111E4F">
             <w:pPr>
               <w:pStyle w:val="a6"/>
               <w:ind w:right="840"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...5 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:spacing w:val="35"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="1050" w:id="-747324670"/>
               </w:rPr>
               <w:t>担当者</w:t>
             </w:r>
-            <w:r w:rsidRPr="003234FA">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="1050" w:id="-747324670"/>
               </w:rPr>
               <w:t>名</w:t>
             </w:r>
-            <w:r w:rsidR="003234FA">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidR="003234FA" w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007626A8" w:rsidRDefault="003234FA" w:rsidP="00111E4F">
+          <w:p w14:paraId="650A4503" w14:textId="77777777" w:rsidR="007626A8" w:rsidRPr="00A3073F" w:rsidRDefault="003234FA" w:rsidP="00111E4F">
             <w:pPr>
               <w:pStyle w:val="a6"/>
               <w:ind w:right="840"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...5 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:spacing w:val="105"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="1050" w:id="-747324671"/>
               </w:rPr>
               <w:t>ＴＥ</w:t>
             </w:r>
-            <w:r w:rsidRPr="003234FA">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="1050" w:id="-747324671"/>
               </w:rPr>
               <w:t>Ｌ</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007626A8" w:rsidRPr="00C96CE7" w:rsidRDefault="003234FA" w:rsidP="00111E4F">
+          <w:p w14:paraId="56066CD7" w14:textId="77777777" w:rsidR="007626A8" w:rsidRPr="00A3073F" w:rsidRDefault="003234FA" w:rsidP="00111E4F">
             <w:pPr>
               <w:pStyle w:val="a6"/>
               <w:ind w:right="840"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...5 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:spacing w:val="59"/>
                 <w:w w:val="83"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="1050" w:id="-747324672"/>
               </w:rPr>
               <w:t>Ｍａｉ</w:t>
             </w:r>
-            <w:r w:rsidRPr="006C4BB9">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:w w:val="83"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="1050" w:id="-747324672"/>
               </w:rPr>
               <w:t>ｌ</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="006C4BB9" w:rsidRPr="006C4BB9" w:rsidRDefault="00EC44DE" w:rsidP="00DF7B05">
-[...74 lines deleted...]
-    <w:p w:rsidR="00EC44DE" w:rsidRPr="00DF7B05" w:rsidRDefault="00402AB9" w:rsidP="003234FA">
+    <w:p w14:paraId="6467357D" w14:textId="38581F69" w:rsidR="00CE2408" w:rsidRPr="00A3073F" w:rsidRDefault="00563CD4" w:rsidP="00A3073F">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:noProof/>
           <w:sz w:val="16"/>
-        </w:rPr>
-[...768 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0B57BCE2" wp14:editId="3FF5E452">
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251675648" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5D7B9327" wp14:editId="353A6207">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="margin">
-                  <wp:align>right</wp:align>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>185420</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>274048</wp:posOffset>
+                  <wp:posOffset>365125</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="3536341" cy="1562878"/>
-[...3 lines deleted...]
-                <wp:cNvGraphicFramePr/>
+                <wp:extent cx="6047105" cy="4407535"/>
+                <wp:effectExtent l="0" t="0" r="10795" b="12065"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="217" name="テキスト ボックス 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvSpPr/>
-                      <wps:spPr>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="3536341" cy="1562878"/>
+                          <a:ext cx="6047105" cy="4407535"/>
                         </a:xfrm>
-                        <a:prstGeom prst="bracketPair">
-[...2 lines deleted...]
-                          </a:avLst>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
                         </a:prstGeom>
-                        <a:ln>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
                           <a:solidFill>
-                            <a:schemeClr val="tx1"/>
+                            <a:srgbClr val="000000"/>
                           </a:solidFill>
+                          <a:prstDash val="dash"/>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
-                      <wps:style>
-[...12 lines deleted...]
-                      </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00CE2408" w:rsidRDefault="00CE2408" w:rsidP="00CE2408">
+                          <w:p w14:paraId="740FC86E" w14:textId="77777777" w:rsidR="00D86399" w:rsidRPr="00A3073F" w:rsidRDefault="00D86399" w:rsidP="00D86399">
                             <w:pPr>
-                              <w:pStyle w:val="a6"/>
-[...2 lines deleted...]
-                              <w:jc w:val="left"/>
+                              <w:spacing w:line="300" w:lineRule="exact"/>
                               <w:rPr>
-                                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="00A3073F">
                               <w:rPr>
-                                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t>【担当】</w:t>
+                              <w:t>【類似ツアーについて】</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00CE2408" w:rsidRPr="00C96CE7" w:rsidRDefault="00CE2408" w:rsidP="00CE2408">
+                          <w:p w14:paraId="1C89103C" w14:textId="77777777" w:rsidR="00D86399" w:rsidRPr="00A3073F" w:rsidRDefault="00D86399" w:rsidP="00D86399">
                             <w:pPr>
-                              <w:pStyle w:val="a6"/>
-[...2 lines deleted...]
-                              <w:jc w:val="left"/>
+                              <w:spacing w:line="300" w:lineRule="exact"/>
                               <w:rPr>
-                                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="00A3073F">
                               <w:rPr>
-                                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t>「越後長岡」観光振興委員会　事務局</w:t>
+                              <w:t>本事業における「類似ツアー」とは、過去に催行した旅行商品のうち、以下①～③のいずれかに該当するものをいいます。</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00CE2408" w:rsidRDefault="00CE2408" w:rsidP="00CE2408">
+                          <w:p w14:paraId="22EF5216" w14:textId="77777777" w:rsidR="00D86399" w:rsidRPr="00A3073F" w:rsidRDefault="00D86399" w:rsidP="00D86399">
                             <w:pPr>
-                              <w:pStyle w:val="a6"/>
-[...2 lines deleted...]
-                              <w:jc w:val="left"/>
+                              <w:spacing w:line="300" w:lineRule="exact"/>
                               <w:rPr>
-                                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00C96CE7">
+                          </w:p>
+                          <w:p w14:paraId="51409368" w14:textId="504DA1C9" w:rsidR="00D86399" w:rsidRPr="00A3073F" w:rsidRDefault="00D86399" w:rsidP="00D86399">
+                            <w:pPr>
+                              <w:spacing w:line="300" w:lineRule="exact"/>
                               <w:rPr>
-                                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t>〒940-0062</w:t>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00A3073F">
+                              <w:rPr>
+                                <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>①「佐渡地域への訪問」 と 「長岡市内での宿泊」 の両方を含む周遊ツアー</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00CE2408" w:rsidRPr="00C96CE7" w:rsidRDefault="00CE2408" w:rsidP="00CE2408">
+                          <w:p w14:paraId="3563CCCE" w14:textId="4D448944" w:rsidR="00D86399" w:rsidRPr="00A3073F" w:rsidRDefault="00D86399" w:rsidP="00D86399">
                             <w:pPr>
-                              <w:pStyle w:val="a6"/>
-[...2 lines deleted...]
-                              <w:jc w:val="left"/>
+                              <w:spacing w:line="300" w:lineRule="exact"/>
                               <w:rPr>
-                                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00C96CE7">
+                            <w:r w:rsidRPr="00A3073F">
                               <w:rPr>
-                                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t>長岡市大手通２－６ フェニックス大手イースト６階</w:t>
+                              <w:t>②「佐渡地域への訪問」 と 「新潟県内市町村（長岡市以外）での宿泊」 の両方を含む周遊ツアー</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00CE2408" w:rsidRPr="00C96CE7" w:rsidRDefault="00CE2408" w:rsidP="00CE2408">
+                          <w:p w14:paraId="50B4D460" w14:textId="5952C919" w:rsidR="00D86399" w:rsidRPr="00A3073F" w:rsidRDefault="00D86399" w:rsidP="00D86399">
                             <w:pPr>
-                              <w:pStyle w:val="a6"/>
-[...2 lines deleted...]
-                              <w:jc w:val="left"/>
+                              <w:spacing w:line="300" w:lineRule="exact"/>
                               <w:rPr>
-                                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00C96CE7">
+                            <w:r w:rsidRPr="00A3073F">
                               <w:rPr>
-                                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">電話番号：0258-39-2344　</w:t>
-[...13 lines deleted...]
-                              <w:t>：0258-39-3234</w:t>
+                              <w:t>③「新潟県内市町村（長岡市以外）への訪問」 と 「長岡市内での宿泊」 の両方を含む周遊ツアー</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00CE2408" w:rsidRDefault="00CE2408" w:rsidP="00CE2408">
+                          <w:p w14:paraId="2058974C" w14:textId="77777777" w:rsidR="00D86399" w:rsidRPr="00A3073F" w:rsidRDefault="00D86399" w:rsidP="00D86399">
                             <w:pPr>
-                              <w:jc w:val="left"/>
+                              <w:spacing w:line="300" w:lineRule="exact"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00C96CE7">
+                          </w:p>
+                          <w:p w14:paraId="44444309" w14:textId="77777777" w:rsidR="00D86399" w:rsidRPr="00A3073F" w:rsidRDefault="00D86399" w:rsidP="00D86399">
+                            <w:pPr>
+                              <w:spacing w:line="300" w:lineRule="exact"/>
                               <w:rPr>
-                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t>Mail：kanko@city.nagaoka.lg.jp</w:t>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00A3073F">
+                              <w:rPr>
+                                <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>・上記①～③のいずれにも該当するツアーが無い場合は、「実績なし」と記載してください。</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="7C49C767" w14:textId="77777777" w:rsidR="00D86399" w:rsidRPr="00A3073F" w:rsidRDefault="00D86399" w:rsidP="00D86399">
+                            <w:pPr>
+                              <w:spacing w:line="300" w:lineRule="exact"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="09CC9A26" w14:textId="77777777" w:rsidR="00D86399" w:rsidRPr="00A3073F" w:rsidRDefault="00D86399" w:rsidP="00D86399">
+                            <w:pPr>
+                              <w:spacing w:line="300" w:lineRule="exact"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00A3073F">
+                              <w:rPr>
+                                <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>・「実績なし」の場合でも本助成の申請は可能ですが、応募多数の場合は、類似ツアーの実績の有無および催行実績を考慮して採択を行います。</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="327DDD71" w14:textId="77777777" w:rsidR="00D86399" w:rsidRPr="00A3073F" w:rsidRDefault="00D86399" w:rsidP="00D86399">
+                            <w:pPr>
+                              <w:spacing w:line="300" w:lineRule="exact"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="52E83AF4" w14:textId="628D6730" w:rsidR="00D86399" w:rsidRPr="00A3073F" w:rsidRDefault="00D86399" w:rsidP="00D86399">
+                            <w:pPr>
+                              <w:spacing w:line="300" w:lineRule="exact"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00A3073F">
+                              <w:rPr>
+                                <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>・過去３年間に①～③に該当する複数のツアーを実施している場合は、① → ② → ③ の順で優先順位を付け、最も優先度の高い類型に該当するツアーのうち、直近に催行したものを１つ選んで記載してください。</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="39F0D98A" w14:textId="77777777" w:rsidR="00D86399" w:rsidRPr="00A3073F" w:rsidRDefault="00D86399" w:rsidP="00D86399">
+                            <w:pPr>
+                              <w:spacing w:line="300" w:lineRule="exact"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00A3073F">
+                              <w:rPr>
+                                <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>【記載例】</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="67D65C85" w14:textId="77777777" w:rsidR="00D86399" w:rsidRPr="00A3073F" w:rsidRDefault="00D86399" w:rsidP="005B1D89">
+                            <w:pPr>
+                              <w:spacing w:line="300" w:lineRule="exact"/>
+                              <w:ind w:firstLineChars="100" w:firstLine="180"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00A3073F">
+                              <w:rPr>
+                                <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>ケース１：令和７年にツアーA（①タイプ）とツアーB（②タイプ）を実施した場合</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="25A84EE8" w14:textId="7DD9E858" w:rsidR="00D86399" w:rsidRPr="00A3073F" w:rsidRDefault="00D86399" w:rsidP="005B1D89">
+                            <w:pPr>
+                              <w:spacing w:line="300" w:lineRule="exact"/>
+                              <w:ind w:firstLineChars="700" w:firstLine="1260"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00A3073F">
+                              <w:rPr>
+                                <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">→ ①が最優先のため、ツアーA </w:t>
+                            </w:r>
+                            <w:r w:rsidR="005B1D89" w:rsidRPr="00A3073F">
+                              <w:rPr>
+                                <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>について</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00A3073F">
+                              <w:rPr>
+                                <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>記載する。</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="50F50C82" w14:textId="77777777" w:rsidR="005B1D89" w:rsidRPr="00A3073F" w:rsidRDefault="005B1D89" w:rsidP="00D86399">
+                            <w:pPr>
+                              <w:spacing w:line="300" w:lineRule="exact"/>
+                              <w:ind w:firstLineChars="600" w:firstLine="1080"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="21979C23" w14:textId="77777777" w:rsidR="00D86399" w:rsidRPr="00A3073F" w:rsidRDefault="00D86399" w:rsidP="005B1D89">
+                            <w:pPr>
+                              <w:spacing w:line="300" w:lineRule="exact"/>
+                              <w:ind w:leftChars="100" w:left="930" w:hangingChars="400" w:hanging="720"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00A3073F">
+                              <w:rPr>
+                                <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>ケース２：令和７年にツアーA（②タイプ）を実施、令和６年にツアーB（①タイプ）と</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="44E7E609" w14:textId="322A7357" w:rsidR="00D86399" w:rsidRPr="00A3073F" w:rsidRDefault="00D86399" w:rsidP="005B1D89">
+                            <w:pPr>
+                              <w:spacing w:line="300" w:lineRule="exact"/>
+                              <w:ind w:leftChars="500" w:left="1050" w:firstLineChars="100" w:firstLine="180"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00A3073F">
+                              <w:rPr>
+                                <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>ツアーC（②タイプ）を実施した場合</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="1C9C5E9F" w14:textId="29C0BFDE" w:rsidR="00D86399" w:rsidRPr="00A3073F" w:rsidRDefault="00D86399" w:rsidP="005B1D89">
+                            <w:pPr>
+                              <w:spacing w:line="300" w:lineRule="exact"/>
+                              <w:ind w:firstLineChars="700" w:firstLine="1260"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00A3073F">
+                              <w:rPr>
+                                <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">→ 類型①が最優先のため、直近の①該当ツアーである ツアーB </w:t>
+                            </w:r>
+                            <w:r w:rsidR="005B1D89" w:rsidRPr="00A3073F">
+                              <w:rPr>
+                                <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>について</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00A3073F">
+                              <w:rPr>
+                                <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>記載する。</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
-                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
-[...2 lines deleted...]
-                        </a:prstTxWarp>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="0B57BCE2" id="_x0000_t185" coordsize="21600,21600" o:spt="185" adj="3600" path="m@0,nfqx0@0l0@2qy@0,21600em@1,nfqx21600@0l21600@2qy@1,21600em@0,nsqx0@0l0@2qy@0,21600l@1,21600qx21600@2l21600@0qy@1,xe" filled="f">
-[...15 lines deleted...]
-                </v:handles>
+              <v:shapetype w14:anchorId="5D7B9327" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="大かっこ 7" o:spid="_x0000_s1026" type="#_x0000_t185" style="position:absolute;margin-left:227.25pt;margin-top:21.6pt;width:278.45pt;height:123.05pt;z-index:251673600;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAxHb3PpwIAAJcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1uEzEQviPxDpbvdLP5LVE2VdSqCKlq&#10;K1rUs+O1G4P/sJ3shlvPHHkEkHiwivdg7N1NQkFCIC7emZ2ZzzPfzHh2UiuJNsx5YXSB86MeRkxT&#10;Uwp9X+C3t+cvjjHygeiSSKNZgbfM45P582ezyk5Z36yMLJlDAKL9tLIFXoVgp1nm6Yop4o+MZRqM&#10;3DhFAqjuPisdqQBdyazf642zyrjSOkOZ9/D3rDHiecLnnNFwxblnAckCQ24hnS6dy3hm8xmZ3jti&#10;V4K2aZB/yEIRoeHSHdQZCQStnfgFSgnqjDc8HFGjMsO5oCzVANXkvSfV3KyIZakWIMfbHU3+/8HS&#10;y821Q6Is8AQjTRS06PvXb48Pnx4fvjw+fEaTyFBl/RQcb+y1azUPYiy35k7FLxSC6sTqdscqqwOi&#10;8HMwGowHwxwjCrZ8NO4fT44jarYPt86HV8woFIUCLx2h71m4JsIlUsnmwofEbtnmSMp3GHEloVcb&#10;ItFoNBq3kK0vgHegMVDqeHojRXkupExKHDF2Kh0ChAKHOm8RDrwAJUZmkYCm5CSFrWQN6hvGgTwo&#10;Mk+JprHdYxJKmQ4drtTgHcM4ZLAL7P05sPWPoSyN9N8E7yLSzUaHXbAS2jT8Pkl7TwVv/DsGmroj&#10;BaFe1u0oLE25hRFyptktb+m5gC5eEA8NdNAgWDt4IMIVHFyaqsCmlTBaGffxd/+jP8w4WDGqYDkL&#10;7D+siWMYydcapv9lPhzGbU7KcDTpg+IOLctDi16rUwMthhGE7JIY/YPsRO6MuoN3ZBFvBRPRFO4u&#10;MA2uU05D82jAS0TZYpHcYIMtCRf6xtJuAOLM3dZ3xNl2lANswaXpFplM03g2w7/3ja3RZrEOhosQ&#10;jZHihtdWge0H6afn5VBPXvv3dP4DAAD//wMAUEsDBBQABgAIAAAAIQDpNCeX3gAAAAcBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI9BT4NAFITvJv6HzTPxZpdC2xTk0RASTZr0YusPeGVXQNm3hN1S9Ne7&#10;PelxMpOZb/LdbHox6dF1lhGWiwiE5tqqjhuE99PL0xaE88SKessa4Vs72BX3dzllyl75TU9H34hQ&#10;wi4jhNb7IZPS1a025BZ20By8Dzsa8kGOjVQjXUO56WUcRRtpqOOw0NKgq1bXX8eLQfjcx8tVlZZD&#10;si+n+ZXop6kOJ8THh7l8BuH17P/CcMMP6FAEprO9sHKiRwhHPMIqiUEEd73epCDOCPE2TUAWufzP&#10;X/wCAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAMR29z6cCAACXBQAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA6TQnl94AAAAHAQAADwAAAAAAAAAA&#10;AAAAAAABBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAAwGAAAAAA==&#10;" adj="1200" strokecolor="black [3213]" strokeweight=".5pt">
-                <v:stroke joinstyle="miter"/>
+              <v:shape id="テキスト ボックス 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:14.6pt;margin-top:28.75pt;width:476.15pt;height:347.05pt;z-index:251675648;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCwjeakHAIAADgEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjJkqY14hRdsgwD&#10;ugvQ7QNoWY6FyaInKbGzry8lu2l2exmmB4EUqUPykFzd9o1mR2mdQpPz6STlTBqBpTL7nH/9snt1&#10;zZnzYErQaGTOT9Lx2/XLF6uuzeQMa9SltIxAjMu6Nue1922WJE7UsgE3wVYaMlZoG/Ck2n1SWugI&#10;vdHJLE2vkg5t2VoU0jl63Q5Gvo74VSWF/1RVTnqmc065+XjbeBfhTtYryPYW2lqJMQ34hywaUIaC&#10;nqG24IEdrPoNqlHCosPKTwQ2CVaVEjLWQNVM01+qeaihlbEWIse1Z5rc/4MVH48P7WfLfP8Ge2pg&#10;LMK19yi+OWZwU4PZyztrsasllBR4GihLutZl49dAtctcACm6D1hSk+HgMQL1lW0CK1QnI3RqwOlM&#10;uuw9E/R4lc6X03TBmSDbfJ4uF68XMQZkT99b6/w7iQ0LQs4tdTXCw/He+ZAOZE8uIZpDrcqd0joq&#10;dl9stGVHoAnYxTOi/+SmDetyfrOYLQYG/gqRxvMniJDCFlw9hCpJCl6QNcrTiGvV5Pz6/BmywOdb&#10;U0YXD0oPMpWizUhw4HRg1/dFT46B6ALLE1FtcRhlWj0SarQ/OOtojHPuvh/ASs70e0PtupkSpTT3&#10;UZkvljNS7KWluLSAEQSVc8/ZIG583JVQhsE7amulIuHPmYy50njGPoyrFOb/Uo9ezwu/fgQAAP//&#10;AwBQSwMEFAAGAAgAAAAhACTOtz/eAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0tPhEAQhO8m&#10;/odJm3hzB0hYWKTZGJ+3TcQ9eBygeURmhjCzgP/e9qS36lSl6uv8uOlRLDS7wRqEcBeAIFPbZjAd&#10;wvnj5S4F4bwyjRqtIYRvcnAsrq9ylTV2Ne+0lL4TXGJcphB676dMSlf3pJXb2YkMe62dtfJ8zp1s&#10;ZrVyuR5lFAR7qdVgeKFXEz32VH+VF41wenNplTwvn6/l2T6d1qRVcdQi3t5sD/cgPG3+Lwy/+IwO&#10;BTNV9mIaJ0aE6BBxEiFOYhDsH9KQRYWQxOEeZJHL/x8UPwAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQCwjeakHAIAADgEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQAkzrc/3gAAAAkBAAAPAAAAAAAAAAAAAAAAAHYEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAgQUAAAAA&#10;">
+                <v:stroke dashstyle="dash"/>
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00CE2408" w:rsidRDefault="00CE2408" w:rsidP="00CE2408">
+                    <w:p w14:paraId="740FC86E" w14:textId="77777777" w:rsidR="00D86399" w:rsidRPr="00A3073F" w:rsidRDefault="00D86399" w:rsidP="00D86399">
                       <w:pPr>
-                        <w:pStyle w:val="a6"/>
-[...2 lines deleted...]
-                        <w:jc w:val="left"/>
+                        <w:spacing w:line="300" w:lineRule="exact"/>
                         <w:rPr>
-                          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r>
+                      <w:r w:rsidRPr="00A3073F">
                         <w:rPr>
-                          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t>【担当】</w:t>
+                        <w:t>【類似ツアーについて】</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00CE2408" w:rsidRPr="00C96CE7" w:rsidRDefault="00CE2408" w:rsidP="00CE2408">
+                    <w:p w14:paraId="1C89103C" w14:textId="77777777" w:rsidR="00D86399" w:rsidRPr="00A3073F" w:rsidRDefault="00D86399" w:rsidP="00D86399">
                       <w:pPr>
-                        <w:pStyle w:val="a6"/>
-[...2 lines deleted...]
-                        <w:jc w:val="left"/>
+                        <w:spacing w:line="300" w:lineRule="exact"/>
                         <w:rPr>
-                          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r>
+                      <w:r w:rsidRPr="00A3073F">
                         <w:rPr>
-                          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t>「越後長岡」観光振興委員会　事務局</w:t>
+                        <w:t>本事業における「類似ツアー」とは、過去に催行した旅行商品のうち、以下①～③のいずれかに該当するものをいいます。</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00CE2408" w:rsidRDefault="00CE2408" w:rsidP="00CE2408">
+                    <w:p w14:paraId="22EF5216" w14:textId="77777777" w:rsidR="00D86399" w:rsidRPr="00A3073F" w:rsidRDefault="00D86399" w:rsidP="00D86399">
                       <w:pPr>
-                        <w:pStyle w:val="a6"/>
-[...2 lines deleted...]
-                        <w:jc w:val="left"/>
+                        <w:spacing w:line="300" w:lineRule="exact"/>
                         <w:rPr>
-                          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00C96CE7">
+                    </w:p>
+                    <w:p w14:paraId="51409368" w14:textId="504DA1C9" w:rsidR="00D86399" w:rsidRPr="00A3073F" w:rsidRDefault="00D86399" w:rsidP="00D86399">
+                      <w:pPr>
+                        <w:spacing w:line="300" w:lineRule="exact"/>
                         <w:rPr>
-                          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t>〒940-0062</w:t>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00A3073F">
+                        <w:rPr>
+                          <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>①「佐渡地域への訪問」 と 「長岡市内での宿泊」 の両方を含む周遊ツアー</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00CE2408" w:rsidRPr="00C96CE7" w:rsidRDefault="00CE2408" w:rsidP="00CE2408">
+                    <w:p w14:paraId="3563CCCE" w14:textId="4D448944" w:rsidR="00D86399" w:rsidRPr="00A3073F" w:rsidRDefault="00D86399" w:rsidP="00D86399">
                       <w:pPr>
-                        <w:pStyle w:val="a6"/>
-[...2 lines deleted...]
-                        <w:jc w:val="left"/>
+                        <w:spacing w:line="300" w:lineRule="exact"/>
                         <w:rPr>
-                          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00C96CE7">
+                      <w:r w:rsidRPr="00A3073F">
                         <w:rPr>
-                          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t>長岡市大手通２－６ フェニックス大手イースト６階</w:t>
+                        <w:t>②「佐渡地域への訪問」 と 「新潟県内市町村（長岡市以外）での宿泊」 の両方を含む周遊ツアー</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00CE2408" w:rsidRPr="00C96CE7" w:rsidRDefault="00CE2408" w:rsidP="00CE2408">
+                    <w:p w14:paraId="50B4D460" w14:textId="5952C919" w:rsidR="00D86399" w:rsidRPr="00A3073F" w:rsidRDefault="00D86399" w:rsidP="00D86399">
                       <w:pPr>
-                        <w:pStyle w:val="a6"/>
-[...2 lines deleted...]
-                        <w:jc w:val="left"/>
+                        <w:spacing w:line="300" w:lineRule="exact"/>
                         <w:rPr>
-                          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00C96CE7">
+                      <w:r w:rsidRPr="00A3073F">
                         <w:rPr>
-                          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">電話番号：0258-39-2344　</w:t>
-[...13 lines deleted...]
-                        <w:t>：0258-39-3234</w:t>
+                        <w:t>③「新潟県内市町村（長岡市以外）への訪問」 と 「長岡市内での宿泊」 の両方を含む周遊ツアー</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00CE2408" w:rsidRDefault="00CE2408" w:rsidP="00CE2408">
+                    <w:p w14:paraId="2058974C" w14:textId="77777777" w:rsidR="00D86399" w:rsidRPr="00A3073F" w:rsidRDefault="00D86399" w:rsidP="00D86399">
                       <w:pPr>
-                        <w:jc w:val="left"/>
+                        <w:spacing w:line="300" w:lineRule="exact"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00C96CE7">
+                    </w:p>
+                    <w:p w14:paraId="44444309" w14:textId="77777777" w:rsidR="00D86399" w:rsidRPr="00A3073F" w:rsidRDefault="00D86399" w:rsidP="00D86399">
+                      <w:pPr>
+                        <w:spacing w:line="300" w:lineRule="exact"/>
                         <w:rPr>
-                          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t>Mail：kanko@city.nagaoka.lg.jp</w:t>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00A3073F">
+                        <w:rPr>
+                          <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>・上記①～③のいずれにも該当するツアーが無い場合は、「実績なし」と記載してください。</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="7C49C767" w14:textId="77777777" w:rsidR="00D86399" w:rsidRPr="00A3073F" w:rsidRDefault="00D86399" w:rsidP="00D86399">
+                      <w:pPr>
+                        <w:spacing w:line="300" w:lineRule="exact"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="09CC9A26" w14:textId="77777777" w:rsidR="00D86399" w:rsidRPr="00A3073F" w:rsidRDefault="00D86399" w:rsidP="00D86399">
+                      <w:pPr>
+                        <w:spacing w:line="300" w:lineRule="exact"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00A3073F">
+                        <w:rPr>
+                          <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>・「実績なし」の場合でも本助成の申請は可能ですが、応募多数の場合は、類似ツアーの実績の有無および催行実績を考慮して採択を行います。</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="327DDD71" w14:textId="77777777" w:rsidR="00D86399" w:rsidRPr="00A3073F" w:rsidRDefault="00D86399" w:rsidP="00D86399">
+                      <w:pPr>
+                        <w:spacing w:line="300" w:lineRule="exact"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="52E83AF4" w14:textId="628D6730" w:rsidR="00D86399" w:rsidRPr="00A3073F" w:rsidRDefault="00D86399" w:rsidP="00D86399">
+                      <w:pPr>
+                        <w:spacing w:line="300" w:lineRule="exact"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00A3073F">
+                        <w:rPr>
+                          <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>・過去３年間に①～③に該当する複数のツアーを実施している場合は、① → ② → ③ の順で優先順位を付け、最も優先度の高い類型に該当するツアーのうち、直近に催行したものを１つ選んで記載してください。</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="39F0D98A" w14:textId="77777777" w:rsidR="00D86399" w:rsidRPr="00A3073F" w:rsidRDefault="00D86399" w:rsidP="00D86399">
+                      <w:pPr>
+                        <w:spacing w:line="300" w:lineRule="exact"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00A3073F">
+                        <w:rPr>
+                          <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>【記載例】</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="67D65C85" w14:textId="77777777" w:rsidR="00D86399" w:rsidRPr="00A3073F" w:rsidRDefault="00D86399" w:rsidP="005B1D89">
+                      <w:pPr>
+                        <w:spacing w:line="300" w:lineRule="exact"/>
+                        <w:ind w:firstLineChars="100" w:firstLine="180"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00A3073F">
+                        <w:rPr>
+                          <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>ケース１：令和７年にツアーA（①タイプ）とツアーB（②タイプ）を実施した場合</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="25A84EE8" w14:textId="7DD9E858" w:rsidR="00D86399" w:rsidRPr="00A3073F" w:rsidRDefault="00D86399" w:rsidP="005B1D89">
+                      <w:pPr>
+                        <w:spacing w:line="300" w:lineRule="exact"/>
+                        <w:ind w:firstLineChars="700" w:firstLine="1260"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00A3073F">
+                        <w:rPr>
+                          <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">→ ①が最優先のため、ツアーA </w:t>
+                      </w:r>
+                      <w:r w:rsidR="005B1D89" w:rsidRPr="00A3073F">
+                        <w:rPr>
+                          <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>について</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00A3073F">
+                        <w:rPr>
+                          <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>記載する。</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="50F50C82" w14:textId="77777777" w:rsidR="005B1D89" w:rsidRPr="00A3073F" w:rsidRDefault="005B1D89" w:rsidP="00D86399">
+                      <w:pPr>
+                        <w:spacing w:line="300" w:lineRule="exact"/>
+                        <w:ind w:firstLineChars="600" w:firstLine="1080"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="21979C23" w14:textId="77777777" w:rsidR="00D86399" w:rsidRPr="00A3073F" w:rsidRDefault="00D86399" w:rsidP="005B1D89">
+                      <w:pPr>
+                        <w:spacing w:line="300" w:lineRule="exact"/>
+                        <w:ind w:leftChars="100" w:left="930" w:hangingChars="400" w:hanging="720"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00A3073F">
+                        <w:rPr>
+                          <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>ケース２：令和７年にツアーA（②タイプ）を実施、令和６年にツアーB（①タイプ）と</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="44E7E609" w14:textId="322A7357" w:rsidR="00D86399" w:rsidRPr="00A3073F" w:rsidRDefault="00D86399" w:rsidP="005B1D89">
+                      <w:pPr>
+                        <w:spacing w:line="300" w:lineRule="exact"/>
+                        <w:ind w:leftChars="500" w:left="1050" w:firstLineChars="100" w:firstLine="180"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00A3073F">
+                        <w:rPr>
+                          <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>ツアーC（②タイプ）を実施した場合</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="1C9C5E9F" w14:textId="29C0BFDE" w:rsidR="00D86399" w:rsidRPr="00A3073F" w:rsidRDefault="00D86399" w:rsidP="005B1D89">
+                      <w:pPr>
+                        <w:spacing w:line="300" w:lineRule="exact"/>
+                        <w:ind w:firstLineChars="700" w:firstLine="1260"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00A3073F">
+                        <w:rPr>
+                          <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">→ 類型①が最優先のため、直近の①該当ツアーである ツアーB </w:t>
+                      </w:r>
+                      <w:r w:rsidR="005B1D89" w:rsidRPr="00A3073F">
+                        <w:rPr>
+                          <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>について</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00A3073F">
+                        <w:rPr>
+                          <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>記載する。</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
-                <w10:wrap anchorx="margin"/>
+                <w10:wrap type="square"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="00402AB9" w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="16"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006255BA" w:rsidRPr="00C96CE7" w:rsidRDefault="006255BA" w:rsidP="006255BA">
-[...845 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+    <w:p w14:paraId="37981F82" w14:textId="5E01F2EF" w:rsidR="00577F9B" w:rsidRPr="00A3073F" w:rsidRDefault="00577F9B" w:rsidP="00577F9B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>（様式３）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C9775B" w:rsidRPr="00C9775B" w:rsidRDefault="00C9775B" w:rsidP="00C9775B">
-[...1 lines deleted...]
-        <w:topLinePunct/>
+    <w:p w14:paraId="61FD8089" w14:textId="48241E63" w:rsidR="00577F9B" w:rsidRPr="00A3073F" w:rsidRDefault="00577F9B" w:rsidP="00577F9B">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...34 lines deleted...]
-    <w:p w:rsidR="006255BA" w:rsidRPr="00C96CE7" w:rsidRDefault="00FC3AA9" w:rsidP="00FC3AA9">
+        <w:t>『長岡⇔佐渡』周遊ツアー促進事業助成金 概算払請求書</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5538FE74" w14:textId="77777777" w:rsidR="00577F9B" w:rsidRPr="00A3073F" w:rsidRDefault="00577F9B" w:rsidP="00577F9B">
       <w:pPr>
         <w:widowControl/>
         <w:wordWrap w:val="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...5 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06869D8F" w14:textId="77777777" w:rsidR="00577F9B" w:rsidRPr="00A3073F" w:rsidRDefault="00577F9B" w:rsidP="00577F9B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:wordWrap w:val="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">令和　　年　　月　　日　</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC3AA9" w:rsidRPr="00C96CE7" w:rsidRDefault="00FC3AA9" w:rsidP="00FC3AA9">
+    <w:p w14:paraId="75571C43" w14:textId="77777777" w:rsidR="00577F9B" w:rsidRPr="00A3073F" w:rsidRDefault="00577F9B" w:rsidP="00577F9B">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00FC3AA9" w:rsidRPr="00C96CE7" w:rsidRDefault="00FC3AA9" w:rsidP="006651A0">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29E421B7" w14:textId="77777777" w:rsidR="00577F9B" w:rsidRPr="00A3073F" w:rsidRDefault="00577F9B" w:rsidP="00577F9B">
       <w:pPr>
         <w:widowControl/>
         <w:ind w:firstLineChars="100" w:firstLine="210"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...5 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>「越後長岡」観光振興委員会</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC3AA9" w:rsidRPr="00C96CE7" w:rsidRDefault="009B3BD2" w:rsidP="00313F23">
+    <w:p w14:paraId="2FEE2832" w14:textId="77777777" w:rsidR="00577F9B" w:rsidRPr="00A3073F" w:rsidRDefault="00577F9B" w:rsidP="00577F9B">
       <w:pPr>
         <w:widowControl/>
         <w:ind w:firstLineChars="200" w:firstLine="420"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...17 lines deleted...]
-    <w:p w:rsidR="00802D37" w:rsidRPr="009B3BD2" w:rsidRDefault="00802D37" w:rsidP="00FC3AA9">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>会長　金山　宏行　様</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E88E146" w14:textId="77777777" w:rsidR="00577F9B" w:rsidRPr="00A3073F" w:rsidRDefault="00577F9B" w:rsidP="00577F9B">
       <w:pPr>
         <w:widowControl/>
         <w:ind w:firstLineChars="200" w:firstLine="420"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00802D37" w:rsidRPr="00C96CE7" w:rsidRDefault="00802D37" w:rsidP="00802D37">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="443735D6" w14:textId="77777777" w:rsidR="00577F9B" w:rsidRPr="00A3073F" w:rsidRDefault="00577F9B" w:rsidP="00577F9B">
       <w:pPr>
         <w:topLinePunct/>
         <w:ind w:firstLineChars="1900" w:firstLine="3990"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...5 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>住　　　所：〒</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00802D37" w:rsidRPr="00C96CE7" w:rsidRDefault="00802D37" w:rsidP="00802D37">
+    <w:p w14:paraId="151932CE" w14:textId="77777777" w:rsidR="00577F9B" w:rsidRPr="00A3073F" w:rsidRDefault="00577F9B" w:rsidP="00577F9B">
       <w:pPr>
         <w:topLinePunct/>
         <w:ind w:firstLineChars="2497" w:firstLine="5244"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00802D37" w:rsidRPr="00C96CE7" w:rsidRDefault="00802D37" w:rsidP="00802D37">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02BEB712" w14:textId="77777777" w:rsidR="00577F9B" w:rsidRPr="00A3073F" w:rsidRDefault="00577F9B" w:rsidP="00577F9B">
       <w:pPr>
         <w:topLinePunct/>
         <w:ind w:firstLineChars="1900" w:firstLine="3990"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...5 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>会　社　名：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00802D37" w:rsidRPr="00C96CE7" w:rsidRDefault="00802D37" w:rsidP="00802D37">
+    <w:p w14:paraId="6981E3C9" w14:textId="77777777" w:rsidR="00577F9B" w:rsidRPr="00A3073F" w:rsidRDefault="00577F9B" w:rsidP="00577F9B">
       <w:pPr>
         <w:topLinePunct/>
         <w:ind w:firstLineChars="1900" w:firstLine="3990"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...5 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>代表者職名：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00802D37" w:rsidRPr="00C96CE7" w:rsidRDefault="00771E3E" w:rsidP="00364D0E">
+    <w:p w14:paraId="370C8358" w14:textId="77777777" w:rsidR="00577F9B" w:rsidRPr="00A3073F" w:rsidRDefault="00577F9B" w:rsidP="00577F9B">
       <w:pPr>
         <w:topLinePunct/>
         <w:ind w:firstLineChars="1900" w:firstLine="3990"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...5 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">代表者氏名：　　　　　　　　　　　　　　　　　　　</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00802D37" w:rsidRPr="009E634E" w:rsidRDefault="00802D37" w:rsidP="00802D37">
+    <w:p w14:paraId="761791F8" w14:textId="77777777" w:rsidR="00577F9B" w:rsidRPr="00A3073F" w:rsidRDefault="00577F9B" w:rsidP="00577F9B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:right="840"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0147D07B" w14:textId="77777777" w:rsidR="00577F9B" w:rsidRPr="00A3073F" w:rsidRDefault="00577F9B" w:rsidP="00577F9B">
+      <w:pPr>
+        <w:topLinePunct/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B15BC0D" w14:textId="2900C82D" w:rsidR="00577F9B" w:rsidRPr="00A3073F" w:rsidRDefault="00577F9B" w:rsidP="00577F9B">
+      <w:pPr>
+        <w:topLinePunct/>
+        <w:ind w:firstLineChars="100" w:firstLine="210"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>令和　年　月　日付けで助成金の交付決定を受けた</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>『長岡⇔佐渡』周遊ツアー促進事業助成金について、下記のとおり助成金の概算支払いを請求します。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BDC0F7F" w14:textId="77777777" w:rsidR="00577F9B" w:rsidRPr="00A3073F" w:rsidRDefault="00577F9B" w:rsidP="00577F9B">
+      <w:pPr>
+        <w:topLinePunct/>
+        <w:ind w:firstLineChars="100" w:firstLine="210"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="544B5919" w14:textId="77777777" w:rsidR="00577F9B" w:rsidRPr="00A3073F" w:rsidRDefault="00577F9B" w:rsidP="00577F9B">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>記</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69A5E561" w14:textId="77777777" w:rsidR="00577F9B" w:rsidRPr="00A3073F" w:rsidRDefault="00577F9B" w:rsidP="00577F9B"/>
+    <w:p w14:paraId="1C5D9727" w14:textId="77777777" w:rsidR="00577F9B" w:rsidRPr="00A3073F" w:rsidRDefault="00577F9B" w:rsidP="00577F9B">
+      <w:r w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>１　助成対象旅行商品名</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D7C6FA2" w14:textId="77777777" w:rsidR="00577F9B" w:rsidRPr="00A3073F" w:rsidRDefault="00577F9B" w:rsidP="00577F9B"/>
+    <w:p w14:paraId="39D38A18" w14:textId="77777777" w:rsidR="00577F9B" w:rsidRPr="00A3073F" w:rsidRDefault="00577F9B" w:rsidP="00577F9B"/>
+    <w:p w14:paraId="0365984F" w14:textId="77777777" w:rsidR="00577F9B" w:rsidRPr="00A3073F" w:rsidRDefault="00577F9B" w:rsidP="00577F9B">
+      <w:r w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>２　交付決定額</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B90BD27" w14:textId="77777777" w:rsidR="00577F9B" w:rsidRPr="00A3073F" w:rsidRDefault="00577F9B" w:rsidP="00577F9B">
+      <w:r w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　金　　　　　　円</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AB572B0" w14:textId="77777777" w:rsidR="00577F9B" w:rsidRPr="00A3073F" w:rsidRDefault="00577F9B" w:rsidP="00577F9B"/>
+    <w:p w14:paraId="0DFD849C" w14:textId="2AC371B6" w:rsidR="00577F9B" w:rsidRPr="00A3073F" w:rsidRDefault="00577F9B" w:rsidP="00577F9B">
+      <w:r w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>３　概算払請求額</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51D510C3" w14:textId="77777777" w:rsidR="00577F9B" w:rsidRPr="00A3073F" w:rsidRDefault="00577F9B" w:rsidP="00577F9B">
+      <w:r w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　金　　　　　　円</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75F0FC9A" w14:textId="77777777" w:rsidR="00577F9B" w:rsidRPr="00A3073F" w:rsidRDefault="00577F9B" w:rsidP="00577F9B"/>
+    <w:p w14:paraId="39179223" w14:textId="77777777" w:rsidR="00577F9B" w:rsidRPr="00A3073F" w:rsidRDefault="00577F9B" w:rsidP="00577F9B">
+      <w:r w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>４　助成金の振込先</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="a3"/>
+        <w:tblpPr w:leftFromText="142" w:rightFromText="142" w:vertAnchor="text" w:horzAnchor="page" w:tblpX="1589" w:tblpY="21"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="4814"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A3073F" w:rsidRPr="00A3073F" w14:paraId="4754766D" w14:textId="77777777" w:rsidTr="0073742A">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="584E1BA9" w14:textId="77777777" w:rsidR="00577F9B" w:rsidRPr="00A3073F" w:rsidRDefault="00577F9B" w:rsidP="0073742A">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:leftChars="-56" w:left="-118" w:right="-102"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>金融機関名</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4814" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4787FF28" w14:textId="77777777" w:rsidR="00577F9B" w:rsidRPr="00A3073F" w:rsidRDefault="00577F9B" w:rsidP="0073742A">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:right="840"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　　　　　銀行　　支店</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A3073F" w:rsidRPr="00A3073F" w14:paraId="04D62F14" w14:textId="77777777" w:rsidTr="0073742A">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E5005B9" w14:textId="77777777" w:rsidR="00577F9B" w:rsidRPr="00A3073F" w:rsidRDefault="00577F9B" w:rsidP="0073742A">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:leftChars="-56" w:left="-118" w:right="-102"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:spacing w:val="35"/>
+                <w:kern w:val="0"/>
+                <w:fitText w:val="1050" w:id="-496868608"/>
+              </w:rPr>
+              <w:t>口座種</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:fitText w:val="1050" w:id="-496868608"/>
+              </w:rPr>
+              <w:t>別</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4814" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EF840AE" w14:textId="77777777" w:rsidR="00577F9B" w:rsidRPr="00A3073F" w:rsidRDefault="00577F9B" w:rsidP="0073742A">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:right="840"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>普通預金・当座預金</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A3073F" w:rsidRPr="00A3073F" w14:paraId="5851BA54" w14:textId="77777777" w:rsidTr="0073742A">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="27D8B9E8" w14:textId="77777777" w:rsidR="00577F9B" w:rsidRPr="00A3073F" w:rsidRDefault="00577F9B" w:rsidP="0073742A">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:leftChars="-56" w:left="-118" w:right="-102"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:spacing w:val="35"/>
+                <w:kern w:val="0"/>
+                <w:fitText w:val="1050" w:id="-496868607"/>
+              </w:rPr>
+              <w:t>口座番</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:fitText w:val="1050" w:id="-496868607"/>
+              </w:rPr>
+              <w:t>号</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4814" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4060B021" w14:textId="77777777" w:rsidR="00577F9B" w:rsidRPr="00A3073F" w:rsidRDefault="00577F9B" w:rsidP="0073742A">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:right="840"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A3073F" w:rsidRPr="00A3073F" w14:paraId="684942AF" w14:textId="77777777" w:rsidTr="0073742A">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52660846" w14:textId="77777777" w:rsidR="00577F9B" w:rsidRPr="00A3073F" w:rsidRDefault="00577F9B" w:rsidP="0073742A">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:leftChars="-56" w:left="-118" w:right="-102"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:spacing w:val="35"/>
+                <w:kern w:val="0"/>
+                <w:fitText w:val="1050" w:id="-496868606"/>
+              </w:rPr>
+              <w:t>フリガ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:fitText w:val="1050" w:id="-496868606"/>
+              </w:rPr>
+              <w:t>ナ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4814" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F584484" w14:textId="77777777" w:rsidR="00577F9B" w:rsidRPr="00A3073F" w:rsidRDefault="00577F9B" w:rsidP="0073742A">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:right="840"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A3073F" w:rsidRPr="00A3073F" w14:paraId="1BEF9CDD" w14:textId="77777777" w:rsidTr="0073742A">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D901F65" w14:textId="77777777" w:rsidR="00577F9B" w:rsidRPr="00A3073F" w:rsidRDefault="00577F9B" w:rsidP="0073742A">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:leftChars="-56" w:left="-118" w:right="-102"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:spacing w:val="35"/>
+                <w:kern w:val="0"/>
+                <w:fitText w:val="1050" w:id="-496868605"/>
+              </w:rPr>
+              <w:t>口座名</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:fitText w:val="1050" w:id="-496868605"/>
+              </w:rPr>
+              <w:t>義</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4814" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D114E23" w14:textId="77777777" w:rsidR="00577F9B" w:rsidRPr="00A3073F" w:rsidRDefault="00577F9B" w:rsidP="0073742A">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:right="840"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="52617F69" w14:textId="77777777" w:rsidR="00577F9B" w:rsidRPr="00A3073F" w:rsidRDefault="00577F9B" w:rsidP="00577F9B">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:ind w:right="840"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0161B0AC" w14:textId="77777777" w:rsidR="00577F9B" w:rsidRPr="00A3073F" w:rsidRDefault="00577F9B" w:rsidP="00577F9B">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:ind w:right="840"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BC35B94" w14:textId="77777777" w:rsidR="00577F9B" w:rsidRPr="00A3073F" w:rsidRDefault="00577F9B" w:rsidP="00577F9B">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:ind w:right="840"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="309CECDF" w14:textId="77777777" w:rsidR="00577F9B" w:rsidRPr="00A3073F" w:rsidRDefault="00577F9B" w:rsidP="00577F9B">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:ind w:right="840"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F37FD85" w14:textId="77777777" w:rsidR="00577F9B" w:rsidRPr="00A3073F" w:rsidRDefault="00577F9B" w:rsidP="00577F9B">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:ind w:right="840"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7205929F" w14:textId="77777777" w:rsidR="00577F9B" w:rsidRPr="00A3073F" w:rsidRDefault="00577F9B" w:rsidP="00577F9B">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:ind w:right="840"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AD6C1E7" w14:textId="77777777" w:rsidR="00577F9B" w:rsidRPr="00A3073F" w:rsidRDefault="00577F9B" w:rsidP="00577F9B">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:ind w:right="840"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BD99EF2" w14:textId="3F0F4485" w:rsidR="00577F9B" w:rsidRPr="00A3073F" w:rsidRDefault="00577F9B" w:rsidP="00577F9B">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:ind w:right="840" w:firstLineChars="67" w:firstLine="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>注：上記内容が確認できる振込先通帳の写しを添付すること</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66B3968F" w14:textId="2CAE8ACA" w:rsidR="00577F9B" w:rsidRPr="00A3073F" w:rsidRDefault="00577F9B" w:rsidP="00577F9B">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:ind w:right="-1" w:firstLineChars="67" w:firstLine="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12A3D47A" w14:textId="77777777" w:rsidR="00577F9B" w:rsidRPr="00A3073F" w:rsidRDefault="00577F9B" w:rsidP="00577F9B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="667BDF63" w14:textId="60DD6847" w:rsidR="006255BA" w:rsidRPr="00A3073F" w:rsidRDefault="006255BA" w:rsidP="006255BA">
+      <w:pPr>
+        <w:widowControl/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>（様式</w:t>
+      </w:r>
+      <w:r w:rsidR="00577F9B" w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>４</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3935D725" w14:textId="036E766A" w:rsidR="00C9775B" w:rsidRPr="00A3073F" w:rsidRDefault="00C9775B" w:rsidP="00C9775B">
+      <w:pPr>
+        <w:topLinePunct/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>『長岡⇔佐渡』周遊ツアー促進事業</w:t>
+      </w:r>
+      <w:r w:rsidR="0048730F" w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>実績報告書</w:t>
+      </w:r>
+      <w:r w:rsidR="00577F9B" w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 兼</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC218E" w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00577F9B" w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>精算書</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="618B7BC8" w14:textId="77777777" w:rsidR="003C1298" w:rsidRPr="00A3073F" w:rsidRDefault="003C1298" w:rsidP="00C9775B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F18A397" w14:textId="77777777" w:rsidR="006255BA" w:rsidRPr="00A3073F" w:rsidRDefault="00FC3AA9" w:rsidP="00FC3AA9">
+      <w:pPr>
+        <w:widowControl/>
+        <w:wordWrap w:val="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">令和　　年　　月　　日　</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F489BF7" w14:textId="77777777" w:rsidR="00FC3AA9" w:rsidRPr="00A3073F" w:rsidRDefault="00FC3AA9" w:rsidP="00FC3AA9">
+      <w:pPr>
+        <w:widowControl/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F9430D8" w14:textId="77777777" w:rsidR="00FC3AA9" w:rsidRPr="00A3073F" w:rsidRDefault="00FC3AA9" w:rsidP="006651A0">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:firstLineChars="100" w:firstLine="210"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>「越後長岡」観光振興委員会</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43228757" w14:textId="77777777" w:rsidR="00FC3AA9" w:rsidRPr="00A3073F" w:rsidRDefault="009B3BD2" w:rsidP="00313F23">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:firstLineChars="200" w:firstLine="420"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>会長　金山　宏</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC3AA9" w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>行　様</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EAEE947" w14:textId="77777777" w:rsidR="00802D37" w:rsidRPr="00A3073F" w:rsidRDefault="00802D37" w:rsidP="00FC3AA9">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:firstLineChars="200" w:firstLine="420"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37380603" w14:textId="77777777" w:rsidR="00802D37" w:rsidRPr="00A3073F" w:rsidRDefault="00802D37" w:rsidP="00802D37">
+      <w:pPr>
+        <w:topLinePunct/>
+        <w:ind w:firstLineChars="1900" w:firstLine="3990"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>住　　　所：〒</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B4B63EC" w14:textId="77777777" w:rsidR="00802D37" w:rsidRPr="00A3073F" w:rsidRDefault="00802D37" w:rsidP="00802D37">
+      <w:pPr>
+        <w:topLinePunct/>
+        <w:ind w:firstLineChars="2497" w:firstLine="5244"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="164555D7" w14:textId="77777777" w:rsidR="00802D37" w:rsidRPr="00A3073F" w:rsidRDefault="00802D37" w:rsidP="00802D37">
+      <w:pPr>
+        <w:topLinePunct/>
+        <w:ind w:firstLineChars="1900" w:firstLine="3990"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>会　社　名：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CFACB61" w14:textId="77777777" w:rsidR="00802D37" w:rsidRPr="00A3073F" w:rsidRDefault="00802D37" w:rsidP="00802D37">
+      <w:pPr>
+        <w:topLinePunct/>
+        <w:ind w:firstLineChars="1900" w:firstLine="3990"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>代表者職名：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C5943DF" w14:textId="77777777" w:rsidR="00802D37" w:rsidRPr="00A3073F" w:rsidRDefault="00771E3E" w:rsidP="00364D0E">
+      <w:pPr>
+        <w:topLinePunct/>
+        <w:ind w:firstLineChars="1900" w:firstLine="3990"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">代表者氏名：　　　　　　　　　　　　　　　　　　　</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="478D90C3" w14:textId="77777777" w:rsidR="00802D37" w:rsidRPr="00A3073F" w:rsidRDefault="00802D37" w:rsidP="00802D37">
       <w:pPr>
         <w:widowControl/>
         <w:ind w:firstLineChars="200" w:firstLine="420"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00802D37" w:rsidRPr="00C96CE7" w:rsidRDefault="00A82CAF" w:rsidP="0005003D">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CF75F03" w14:textId="77777777" w:rsidR="00802D37" w:rsidRPr="00A3073F" w:rsidRDefault="00A82CAF" w:rsidP="0005003D">
       <w:pPr>
         <w:widowControl/>
         <w:ind w:leftChars="100" w:left="210" w:firstLineChars="100" w:firstLine="210"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...5 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">令和　年　月　</w:t>
       </w:r>
-      <w:r w:rsidR="00802D37" w:rsidRPr="00C96CE7">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="00802D37" w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>日付</w:t>
       </w:r>
-      <w:r w:rsidR="00AF2821">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="00AF2821" w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>け</w:t>
       </w:r>
-      <w:r w:rsidR="00802D37" w:rsidRPr="00C96CE7">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="00802D37" w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>で</w:t>
       </w:r>
-      <w:r w:rsidR="009E1104">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="009E1104" w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>助成金の</w:t>
       </w:r>
-      <w:r w:rsidR="00771E3E">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="00771E3E" w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>交付決定を受けた</w:t>
       </w:r>
-      <w:r w:rsidR="0048730F" w:rsidRPr="0048730F">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="0048730F" w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>『長岡⇔佐渡』周遊ツアー促進事業</w:t>
       </w:r>
-      <w:r w:rsidR="00802D37" w:rsidRPr="00C96CE7">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="00802D37" w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>について、下記のとおり終了しましたので、関係書類を添えて報告します。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00802D37" w:rsidRPr="00C96CE7" w:rsidRDefault="00802D37" w:rsidP="0005003D">
+    <w:p w14:paraId="5904A538" w14:textId="77777777" w:rsidR="00802D37" w:rsidRPr="00A3073F" w:rsidRDefault="00802D37" w:rsidP="0005003D">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00C96CE7">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A3073F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>記</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
         <w:tblW w:w="9185" w:type="dxa"/>
         <w:tblInd w:w="421" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2041"/>
         <w:gridCol w:w="2324"/>
         <w:gridCol w:w="4820"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002E587E" w:rsidRPr="00C96CE7" w:rsidTr="00364D0E">
+      <w:tr w:rsidR="00A3073F" w:rsidRPr="00A3073F" w14:paraId="06F6A7AD" w14:textId="77777777" w:rsidTr="00364D0E">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2041" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00784A24" w:rsidRPr="00C96CE7" w:rsidRDefault="00784A24" w:rsidP="00022156">
+          <w:p w14:paraId="224338DA" w14:textId="77777777" w:rsidR="00784A24" w:rsidRPr="00A3073F" w:rsidRDefault="00784A24" w:rsidP="00022156">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00C96CE7">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A3073F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">１　</w:t>
             </w:r>
-            <w:r w:rsidR="0048730F">
+            <w:r w:rsidR="0048730F" w:rsidRPr="00A3073F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>旅行</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C96CE7">
+            <w:r w:rsidRPr="00A3073F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>商品名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7144" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00784A24" w:rsidRPr="00C96CE7" w:rsidRDefault="00784A24" w:rsidP="002132FD">
+          <w:p w14:paraId="07E8BF11" w14:textId="77777777" w:rsidR="00784A24" w:rsidRPr="00A3073F" w:rsidRDefault="00784A24" w:rsidP="002132FD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002132FD" w:rsidRPr="00C96CE7" w:rsidTr="00364D0E">
+      <w:tr w:rsidR="00A3073F" w:rsidRPr="00A3073F" w14:paraId="68AEDE72" w14:textId="77777777" w:rsidTr="00364D0E">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2041" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002132FD" w:rsidRPr="00C96CE7" w:rsidRDefault="002132FD" w:rsidP="00022156">
+          <w:p w14:paraId="3F8B49AD" w14:textId="77777777" w:rsidR="002132FD" w:rsidRPr="00A3073F" w:rsidRDefault="002132FD" w:rsidP="00022156">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-            <w:r>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A3073F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>２　催行回数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7144" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002132FD" w:rsidRPr="00C96CE7" w:rsidRDefault="002132FD" w:rsidP="002132FD">
+          <w:p w14:paraId="5D9643AB" w14:textId="77777777" w:rsidR="002132FD" w:rsidRPr="00A3073F" w:rsidRDefault="002132FD" w:rsidP="002132FD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-            <w:r>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A3073F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　　　　回</w:t>
             </w:r>
-            <w:r w:rsidR="00D12E18">
+            <w:r w:rsidR="00D12E18" w:rsidRPr="00A3073F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
-            <w:r w:rsidR="00364D0E">
+            <w:r w:rsidR="00364D0E" w:rsidRPr="00A3073F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
-            <w:r w:rsidR="00D12E18">
+            <w:r w:rsidR="00D12E18" w:rsidRPr="00A3073F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>（１）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E587E" w:rsidRPr="00C96CE7" w:rsidTr="00364D0E">
+      <w:tr w:rsidR="00A3073F" w:rsidRPr="00A3073F" w14:paraId="0941E4E8" w14:textId="77777777" w:rsidTr="00364D0E">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2041" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00022156" w:rsidRPr="00C96CE7" w:rsidRDefault="00364D0E" w:rsidP="00771E3E">
+          <w:p w14:paraId="1798A7C3" w14:textId="77777777" w:rsidR="00022156" w:rsidRPr="00A3073F" w:rsidRDefault="00364D0E" w:rsidP="00771E3E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-            <w:r>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A3073F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>３</w:t>
             </w:r>
-            <w:r w:rsidR="00022156" w:rsidRPr="00C96CE7">
+            <w:r w:rsidR="00022156" w:rsidRPr="00A3073F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">　送客実績</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7144" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00022156" w:rsidRPr="00C96CE7" w:rsidRDefault="00022156" w:rsidP="008677CE">
+          <w:p w14:paraId="5668B057" w14:textId="77777777" w:rsidR="00022156" w:rsidRPr="00A3073F" w:rsidRDefault="00022156" w:rsidP="008677CE">
             <w:pPr>
               <w:ind w:firstLineChars="700" w:firstLine="1470"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00C96CE7">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A3073F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>人泊</w:t>
             </w:r>
-            <w:r w:rsidR="00D12E18">
+            <w:r w:rsidR="00D12E18" w:rsidRPr="00A3073F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">　（２）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E587E" w:rsidRPr="00C96CE7" w:rsidTr="00364D0E">
+      <w:tr w:rsidR="00A3073F" w:rsidRPr="00A3073F" w14:paraId="5BC43D06" w14:textId="77777777" w:rsidTr="00364D0E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2041" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00022156" w:rsidRPr="00C96CE7" w:rsidRDefault="00022156" w:rsidP="00022156">
+          <w:p w14:paraId="3FF74FF4" w14:textId="77777777" w:rsidR="00022156" w:rsidRPr="00A3073F" w:rsidRDefault="00022156" w:rsidP="00022156">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7144" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CA1BFD" w:rsidRDefault="00CA1BFD" w:rsidP="000E16A9">
-            <w:pPr>
+          <w:p w14:paraId="4FB0F2A0" w14:textId="5258D4BE" w:rsidR="00AA66DA" w:rsidRPr="00A3073F" w:rsidRDefault="00CA1BFD" w:rsidP="00577F9B">
+            <w:pPr>
+              <w:spacing w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00C96CE7">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A3073F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>以下の書類等を添付のこと</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002A0E83" w:rsidRPr="00C96CE7" w:rsidRDefault="003C1298" w:rsidP="002A0E83">
-            <w:pPr>
+          <w:p w14:paraId="11126C13" w14:textId="34E65717" w:rsidR="002A0E83" w:rsidRPr="00A3073F" w:rsidRDefault="003C1298" w:rsidP="00AA66DA">
+            <w:pPr>
+              <w:spacing w:line="280" w:lineRule="exact"/>
+              <w:ind w:firstLineChars="100" w:firstLine="210"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00A3073F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>①</w:t>
             </w:r>
-            <w:r w:rsidR="002A0E83" w:rsidRPr="00C96CE7">
+            <w:r w:rsidR="00AA66DA" w:rsidRPr="00A3073F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002A0E83" w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>長岡市内</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00A3073F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>の</w:t>
             </w:r>
-            <w:r w:rsidR="002A0E83" w:rsidRPr="00C96CE7">
+            <w:r w:rsidR="002A0E83" w:rsidRPr="00A3073F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>宿泊施設</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00A3073F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>を</w:t>
             </w:r>
-            <w:r w:rsidR="002A0E83" w:rsidRPr="00C96CE7">
+            <w:r w:rsidR="002A0E83" w:rsidRPr="00A3073F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>利用</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00A3073F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>したことがわかる書類</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008F7DEA" w:rsidRDefault="002A0E83" w:rsidP="002A0E83">
-            <w:pPr>
+          <w:p w14:paraId="0AC8D1BF" w14:textId="77777777" w:rsidR="008F7DEA" w:rsidRPr="00A3073F" w:rsidRDefault="002A0E83" w:rsidP="00AA66DA">
+            <w:pPr>
+              <w:spacing w:line="280" w:lineRule="exact"/>
+              <w:ind w:firstLineChars="250" w:firstLine="525"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>領収書</w:t>
+            </w:r>
+            <w:r w:rsidR="003C1298" w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>の写し等、宿泊した人数がわ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>かるもの</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="552352BE" w14:textId="03A7CD93" w:rsidR="003C1298" w:rsidRPr="00A3073F" w:rsidRDefault="003C1298" w:rsidP="00AA66DA">
+            <w:pPr>
+              <w:spacing w:line="280" w:lineRule="exact"/>
               <w:ind w:firstLineChars="100" w:firstLine="210"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C96CE7">
+            <w:r w:rsidRPr="00A3073F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>領収書</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="003C1298">
+              <w:t>②</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA66DA" w:rsidRPr="00A3073F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>の写し等、宿泊した人数がわ</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00C96CE7">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A3073F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>かるもの</w:t>
-[...3 lines deleted...]
-            <w:pPr>
+              <w:t>運送引受書</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="472A325E" w14:textId="57862710" w:rsidR="003C1298" w:rsidRPr="00A3073F" w:rsidRDefault="003C1298" w:rsidP="00AA66DA">
+            <w:pPr>
+              <w:spacing w:line="280" w:lineRule="exact"/>
+              <w:ind w:firstLineChars="100" w:firstLine="210"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00A3073F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>②運送引受書</w:t>
-[...3 lines deleted...]
-            <w:pPr>
+              <w:t>③</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA66DA" w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>各種ＰＲ販促物</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38DB16D7" w14:textId="7ECD7451" w:rsidR="003C1298" w:rsidRPr="00A3073F" w:rsidRDefault="003C1298" w:rsidP="00AA66DA">
+            <w:pPr>
+              <w:spacing w:line="280" w:lineRule="exact"/>
+              <w:ind w:left="525" w:hangingChars="250" w:hanging="525"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00A3073F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>③各種ＰＲ販促物</w:t>
-[...3 lines deleted...]
-            <w:pPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA66DA" w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>『協力：「越後長岡」観光振興委員会』と記載された旅行商品パンフレットや新聞折り込みチラシ等（旅程・販売価格が確認できるもの）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79415E1B" w14:textId="37687D3E" w:rsidR="0005003D" w:rsidRPr="00A3073F" w:rsidRDefault="00EC65D6" w:rsidP="00AA66DA">
+            <w:pPr>
+              <w:spacing w:line="280" w:lineRule="exact"/>
+              <w:ind w:leftChars="100" w:left="525" w:hangingChars="150" w:hanging="315"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00A3073F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t xml:space="preserve">　</w:t>
-[...24 lines deleted...]
-            <w:r>
+              <w:t>④</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA66DA" w:rsidRPr="00A3073F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>④</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="0005003D" w:rsidRPr="00C96CE7">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0005003D" w:rsidRPr="00A3073F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>長岡市内観光施設</w:t>
             </w:r>
-            <w:r w:rsidR="003C1298">
+            <w:r w:rsidR="003C1298" w:rsidRPr="00A3073F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>等へ</w:t>
             </w:r>
-            <w:r w:rsidR="00771E3E">
+            <w:r w:rsidR="00771E3E" w:rsidRPr="00A3073F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>立寄ったこと</w:t>
             </w:r>
-            <w:r w:rsidR="0005003D" w:rsidRPr="00C96CE7">
+            <w:r w:rsidR="0005003D" w:rsidRPr="00A3073F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>が確認できるもの</w:t>
             </w:r>
-            <w:r w:rsidR="003C1298">
+            <w:r w:rsidR="003C1298" w:rsidRPr="00A3073F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>（</w:t>
             </w:r>
-            <w:r w:rsidR="00771E3E" w:rsidRPr="00C96CE7">
+            <w:r w:rsidR="00771E3E" w:rsidRPr="00A3073F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...3 lines deleted...]
-            <w:r w:rsidR="00771E3E">
+              </w:rPr>
+              <w:t>長岡市内の観光施設等に立寄った場合のみ</w:t>
+            </w:r>
+            <w:r w:rsidR="003C1298" w:rsidRPr="00A3073F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...3 lines deleted...]
-            <w:r w:rsidR="00771E3E" w:rsidRPr="00C96CE7">
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA66DA" w:rsidRPr="00A3073F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...18 lines deleted...]
-            <w:r>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r w:rsidR="00771E3E" w:rsidRPr="00A3073F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>領収書の写しや写真等</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C1298" w:rsidRPr="00C96CE7" w:rsidTr="00364D0E">
-[...64 lines deleted...]
-      <w:tr w:rsidR="00364D0E" w:rsidRPr="00C96CE7" w:rsidTr="00364D0E">
+      <w:tr w:rsidR="00A3073F" w:rsidRPr="00A3073F" w14:paraId="08C3E5D0" w14:textId="77777777" w:rsidTr="00577F9B">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2041" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00364D0E" w:rsidRPr="00C96CE7" w:rsidRDefault="00364D0E" w:rsidP="00022156">
+          <w:p w14:paraId="65C1FB7C" w14:textId="731788E4" w:rsidR="00364D0E" w:rsidRPr="00A3073F" w:rsidRDefault="00577F9B" w:rsidP="00022156">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-            <w:r>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A3073F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00C96CE7">
+              </w:rPr>
+              <w:t>４</w:t>
+            </w:r>
+            <w:r w:rsidR="00364D0E" w:rsidRPr="00A3073F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="009E1104">
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A3073F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:t>※</w:t>
+              </w:rPr>
+              <w:t>交付決定額</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47BF6FA3" w14:textId="0EE3E693" w:rsidR="00577F9B" w:rsidRPr="00A3073F" w:rsidRDefault="00577F9B" w:rsidP="00AA66DA">
+            <w:pPr>
+              <w:ind w:firstLineChars="150" w:firstLine="315"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>（</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA66DA" w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>既</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>受領額）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2324" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00364D0E" w:rsidRPr="00C96CE7" w:rsidRDefault="00364D0E" w:rsidP="00364D0E">
+          <w:p w14:paraId="162AA0F3" w14:textId="77777777" w:rsidR="00364D0E" w:rsidRPr="00A3073F" w:rsidRDefault="00364D0E" w:rsidP="00364D0E">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00C96CE7">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A3073F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...15 lines deleted...]
-              <w:t>円</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve">　　　　　　　円</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4819" w:type="dxa"/>
+            <w:tcW w:w="4820" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00364D0E" w:rsidRPr="00364D0E" w:rsidRDefault="00364D0E" w:rsidP="00364D0E">
+          <w:p w14:paraId="7C6D50DB" w14:textId="5E08512E" w:rsidR="00364D0E" w:rsidRPr="00A3073F" w:rsidRDefault="00AA66DA" w:rsidP="00364D0E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00364D0E">
+            <w:r w:rsidRPr="00A3073F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
               </w:rPr>
+              <w:t>概算払により既に受領している金額を記載すること</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A3073F" w:rsidRPr="00A3073F" w14:paraId="0E1CF923" w14:textId="77777777" w:rsidTr="00577F9B">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2041" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7464987D" w14:textId="170ABE9D" w:rsidR="00AA66DA" w:rsidRPr="00A3073F" w:rsidRDefault="00AA66DA" w:rsidP="00AA66DA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>５　実績額</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2324" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="523AEA9F" w14:textId="0783E664" w:rsidR="00AA66DA" w:rsidRPr="00A3073F" w:rsidRDefault="00AA66DA" w:rsidP="00AA66DA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>円</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4820" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3947AF4D" w14:textId="39E624FA" w:rsidR="00AA66DA" w:rsidRPr="00A3073F" w:rsidRDefault="00AA66DA" w:rsidP="00AA66DA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
               <w:t>(2)×3,000円＋(1)×10万円</w:t>
             </w:r>
-            <w:r w:rsidRPr="00364D0E">
+            <w:r w:rsidRPr="00A3073F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>※</w:t>
             </w:r>
-            <w:r w:rsidRPr="00364D0E">
+            <w:r w:rsidRPr="00A3073F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>と助成金交付決定通知書に記載の「助成上限額」のいずれか少ない方の額を記載すること</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008677CE" w:rsidRPr="00C96CE7" w:rsidTr="00364D0E">
+      <w:tr w:rsidR="00A3073F" w:rsidRPr="00A3073F" w14:paraId="295D90BC" w14:textId="77777777" w:rsidTr="00577F9B">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2041" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48B8DDA1" w14:textId="28F0450A" w:rsidR="00AA66DA" w:rsidRPr="00A3073F" w:rsidRDefault="00AA66DA" w:rsidP="00AA66DA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>６　精算額</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2324" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="771B4413" w14:textId="21418260" w:rsidR="00AA66DA" w:rsidRPr="00A3073F" w:rsidRDefault="00AA66DA" w:rsidP="00AA66DA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>円</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4820" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C0F7DE4" w14:textId="71F64034" w:rsidR="00AA66DA" w:rsidRPr="00A3073F" w:rsidRDefault="00AA66DA" w:rsidP="00AA66DA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>交付決定額　－　実績額　の金額を記載すること</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A3073F" w:rsidRPr="00A3073F" w14:paraId="1B784F8A" w14:textId="77777777" w:rsidTr="00364D0E">
         <w:trPr>
           <w:trHeight w:val="1531"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2041" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008677CE" w:rsidRPr="00C96CE7" w:rsidRDefault="00364D0E" w:rsidP="002A0E83">
+          <w:p w14:paraId="5E54009A" w14:textId="39F9C495" w:rsidR="00AA66DA" w:rsidRPr="00A3073F" w:rsidRDefault="00AA66DA" w:rsidP="00AA66DA">
             <w:pPr>
               <w:pStyle w:val="a6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">　担当者情報</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>７　担当者情報</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7144" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="008677CE" w:rsidRDefault="008677CE" w:rsidP="00022156">
+          <w:p w14:paraId="57A7FBF2" w14:textId="77777777" w:rsidR="00AA66DA" w:rsidRPr="00A3073F" w:rsidRDefault="00AA66DA" w:rsidP="00AA66DA">
             <w:pPr>
               <w:pStyle w:val="a6"/>
               <w:ind w:right="840"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...5 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>担当部署名：</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008677CE" w:rsidRDefault="008677CE" w:rsidP="00022156">
+          <w:p w14:paraId="6279513F" w14:textId="77777777" w:rsidR="00AA66DA" w:rsidRPr="00A3073F" w:rsidRDefault="00AA66DA" w:rsidP="00AA66DA">
             <w:pPr>
               <w:pStyle w:val="a6"/>
               <w:ind w:right="840"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...5 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:spacing w:val="35"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="1050" w:id="-747321343"/>
               </w:rPr>
               <w:t>担当者</w:t>
             </w:r>
-            <w:r w:rsidRPr="008677CE">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="1050" w:id="-747321343"/>
               </w:rPr>
               <w:t>名</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008677CE" w:rsidRDefault="008677CE" w:rsidP="00022156">
+          <w:p w14:paraId="632ED206" w14:textId="77777777" w:rsidR="00AA66DA" w:rsidRPr="00A3073F" w:rsidRDefault="00AA66DA" w:rsidP="00AA66DA">
             <w:pPr>
               <w:pStyle w:val="a6"/>
               <w:ind w:right="840"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...5 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:spacing w:val="105"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="1050" w:id="-747321344"/>
               </w:rPr>
               <w:t>ＴＥ</w:t>
             </w:r>
-            <w:r w:rsidRPr="008677CE">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="1050" w:id="-747321344"/>
               </w:rPr>
               <w:t>Ｌ</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008677CE" w:rsidRPr="00C96CE7" w:rsidRDefault="008677CE" w:rsidP="00022156">
+          <w:p w14:paraId="163C1EDA" w14:textId="77777777" w:rsidR="00AA66DA" w:rsidRPr="00A3073F" w:rsidRDefault="00AA66DA" w:rsidP="00AA66DA">
             <w:pPr>
               <w:pStyle w:val="a6"/>
               <w:ind w:right="840"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...5 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:spacing w:val="59"/>
                 <w:w w:val="83"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="1050" w:id="-747321342"/>
               </w:rPr>
               <w:t>Ｍａｉ</w:t>
             </w:r>
-            <w:r w:rsidRPr="00364D0E">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:w w:val="83"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="1050" w:id="-747321342"/>
               </w:rPr>
               <w:t>ｌ</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00A3073F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="000D3736" w:rsidRPr="00C96CE7" w:rsidRDefault="00655481" w:rsidP="00CE3BEC">
+    <w:p w14:paraId="71901967" w14:textId="77777777" w:rsidR="000D3736" w:rsidRPr="00A3073F" w:rsidRDefault="00655481" w:rsidP="00CE3BEC">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="405"/>
           <w:tab w:val="right" w:pos="9638"/>
         </w:tabs>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...5 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="009E1104" w:rsidRPr="00364D0E">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="009E1104" w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">※　</w:t>
       </w:r>
-      <w:r w:rsidR="00364D0E">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="00364D0E" w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:sz w:val="16"/>
         </w:rPr>
-        <w:t>長岡市内事業者のバスを利用する</w:t>
-[...36 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        <w:t>長岡市内事業者のバスを利用する場合は「15万円」、バスを利用しない場合は「0円」とすること</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="000D3736" w:rsidRPr="00C96CE7">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="000D3736" w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00802D37" w:rsidRPr="00C96CE7" w:rsidRDefault="000D3736" w:rsidP="00802D37">
-[...908 lines deleted...]
-    <w:p w:rsidR="00E13B28" w:rsidRPr="00C96CE7" w:rsidRDefault="00E13B28" w:rsidP="00E13B28">
+    <w:p w14:paraId="6E86758A" w14:textId="77777777" w:rsidR="007D4B74" w:rsidRPr="00A3073F" w:rsidRDefault="00153265" w:rsidP="007D4B74">
       <w:pPr>
         <w:widowControl/>
         <w:ind w:right="920"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C96CE7">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>（様式５）</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="007977E1" w:rsidRPr="007977E1" w:rsidRDefault="007977E1" w:rsidP="007977E1">
+        <w:t>（様式６</w:t>
+      </w:r>
+      <w:r w:rsidR="007D4B74" w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37582CDD" w14:textId="6B44F9AC" w:rsidR="00130FB8" w:rsidRPr="00A3073F" w:rsidRDefault="00130FB8" w:rsidP="00130FB8">
       <w:pPr>
         <w:topLinePunct/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        <w:t>『長岡⇔佐渡』周遊ツアー促進事業</w:t>
+      </w:r>
+      <w:r w:rsidR="008F3094" w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>助成金確定通知書</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00E13B28" w:rsidRPr="007977E1" w:rsidRDefault="00E13B28" w:rsidP="00E13B28">
+        <w:t>助成金</w:t>
+      </w:r>
+      <w:r w:rsidR="0048730F" w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>申請取下げ書</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CBDEC55" w14:textId="77777777" w:rsidR="007D4B74" w:rsidRPr="00A3073F" w:rsidRDefault="007D4B74" w:rsidP="007D4B74">
       <w:pPr>
         <w:widowControl/>
         <w:ind w:right="920"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E13B28" w:rsidRPr="00C96CE7" w:rsidRDefault="00E13B28" w:rsidP="00E13B28">
-[...898 lines deleted...]
-    <w:p w:rsidR="007D4B74" w:rsidRPr="00C96CE7" w:rsidRDefault="007D4B74" w:rsidP="007D4B74">
+    <w:p w14:paraId="2D204EC0" w14:textId="77777777" w:rsidR="007D4B74" w:rsidRPr="00A3073F" w:rsidRDefault="007D4B74" w:rsidP="007D4B74">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C96CE7">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>令和　　年　　月　　日</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D4B74" w:rsidRPr="00C96CE7" w:rsidRDefault="007D4B74" w:rsidP="007D4B74">
+    <w:p w14:paraId="4B79D55F" w14:textId="77777777" w:rsidR="007D4B74" w:rsidRPr="00A3073F" w:rsidRDefault="007D4B74" w:rsidP="007D4B74">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D4B74" w:rsidRPr="00C96CE7" w:rsidRDefault="007D4B74" w:rsidP="007D4B74">
+    <w:p w14:paraId="1BFB6B24" w14:textId="77777777" w:rsidR="007D4B74" w:rsidRPr="00A3073F" w:rsidRDefault="007D4B74" w:rsidP="007D4B74">
       <w:pPr>
         <w:widowControl/>
         <w:ind w:firstLineChars="100" w:firstLine="210"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...5 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>「越後長岡」観光振興委員会</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D4B74" w:rsidRPr="00C96CE7" w:rsidRDefault="00313F23" w:rsidP="00313F23">
+    <w:p w14:paraId="1749FE73" w14:textId="77777777" w:rsidR="007D4B74" w:rsidRPr="00A3073F" w:rsidRDefault="00313F23" w:rsidP="00313F23">
       <w:pPr>
         <w:widowControl/>
         <w:ind w:firstLineChars="200" w:firstLine="420"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...5 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>会長　金</w:t>
       </w:r>
-      <w:r w:rsidR="007D4B74" w:rsidRPr="00C96CE7">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="007D4B74" w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>山　宏行　様</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D4B74" w:rsidRPr="00C96CE7" w:rsidRDefault="007D4B74" w:rsidP="007D4B74">
+    <w:p w14:paraId="0CB3485D" w14:textId="77777777" w:rsidR="007D4B74" w:rsidRPr="00A3073F" w:rsidRDefault="007D4B74" w:rsidP="007D4B74">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D4B74" w:rsidRPr="00C96CE7" w:rsidRDefault="007D4B74" w:rsidP="007D4B74">
+    <w:p w14:paraId="54EBCF4E" w14:textId="77777777" w:rsidR="007D4B74" w:rsidRPr="00A3073F" w:rsidRDefault="007D4B74" w:rsidP="007D4B74">
       <w:pPr>
         <w:topLinePunct/>
         <w:ind w:firstLineChars="1900" w:firstLine="3990"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...5 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>住　　　所：〒</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D4B74" w:rsidRPr="00C96CE7" w:rsidRDefault="007D4B74" w:rsidP="007D4B74">
+    <w:p w14:paraId="757CD406" w14:textId="77777777" w:rsidR="007D4B74" w:rsidRPr="00A3073F" w:rsidRDefault="007D4B74" w:rsidP="007D4B74">
       <w:pPr>
         <w:topLinePunct/>
         <w:ind w:firstLineChars="2497" w:firstLine="5244"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="007D4B74" w:rsidRPr="00C96CE7" w:rsidRDefault="007D4B74" w:rsidP="007D4B74">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50DEF193" w14:textId="77777777" w:rsidR="007D4B74" w:rsidRPr="00A3073F" w:rsidRDefault="007D4B74" w:rsidP="007D4B74">
       <w:pPr>
         <w:topLinePunct/>
         <w:ind w:firstLineChars="1900" w:firstLine="3990"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...5 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>会　社　名：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D4B74" w:rsidRPr="00C96CE7" w:rsidRDefault="007D4B74" w:rsidP="007D4B74">
+    <w:p w14:paraId="13E676F0" w14:textId="77777777" w:rsidR="007D4B74" w:rsidRPr="00A3073F" w:rsidRDefault="007D4B74" w:rsidP="007D4B74">
       <w:pPr>
         <w:topLinePunct/>
         <w:ind w:firstLineChars="1900" w:firstLine="3990"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...5 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>代表者職名：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D4B74" w:rsidRPr="00C96CE7" w:rsidRDefault="007D4B74" w:rsidP="007D4B74">
+    <w:p w14:paraId="0B6D8332" w14:textId="77777777" w:rsidR="007D4B74" w:rsidRPr="00A3073F" w:rsidRDefault="007D4B74" w:rsidP="007D4B74">
       <w:pPr>
         <w:topLinePunct/>
         <w:ind w:firstLineChars="1900" w:firstLine="3990"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...5 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>代表者氏名：　　　　　　　　　　　　　　　　　　　印</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D4B74" w:rsidRPr="00C96CE7" w:rsidRDefault="007D4B74" w:rsidP="007D4B74">
+    <w:p w14:paraId="034EDCE0" w14:textId="77777777" w:rsidR="007D4B74" w:rsidRPr="00A3073F" w:rsidRDefault="007D4B74" w:rsidP="007D4B74">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D4B74" w:rsidRPr="00C96CE7" w:rsidRDefault="007D4B74" w:rsidP="007D4B74">
+    <w:p w14:paraId="037C2A56" w14:textId="77777777" w:rsidR="007D4B74" w:rsidRPr="00A3073F" w:rsidRDefault="007D4B74" w:rsidP="007D4B74">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D4B74" w:rsidRPr="00C96CE7" w:rsidRDefault="007D4B74" w:rsidP="007D4B74">
+    <w:p w14:paraId="4D70D81F" w14:textId="77777777" w:rsidR="007D4B74" w:rsidRPr="00A3073F" w:rsidRDefault="007D4B74" w:rsidP="007D4B74">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D4B74" w:rsidRPr="00C96CE7" w:rsidRDefault="00130FB8" w:rsidP="007D4B74">
+    <w:p w14:paraId="7D1FF48A" w14:textId="77777777" w:rsidR="007D4B74" w:rsidRPr="00A3073F" w:rsidRDefault="00130FB8" w:rsidP="007D4B74">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:firstLineChars="100" w:firstLine="210"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C96CE7">
-[...16 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>令和　年　月　日付けで助成金の交付決定通知を受けた</w:t>
+      </w:r>
+      <w:r w:rsidR="0048730F" w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>『長岡⇔佐渡』周遊ツアー促進事業</w:t>
       </w:r>
-      <w:r w:rsidR="008F3094">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="008F3094" w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>助成金</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>について、下記のとおり</w:t>
       </w:r>
-      <w:r w:rsidR="007D4B74" w:rsidRPr="00C96CE7">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="007D4B74" w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>申請を取り下げたいので、取下げ書を提出します。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D4B74" w:rsidRPr="00C96CE7" w:rsidRDefault="007D4B74" w:rsidP="007D4B74">
+    <w:p w14:paraId="4DF55A80" w14:textId="77777777" w:rsidR="007D4B74" w:rsidRPr="00A3073F" w:rsidRDefault="007D4B74" w:rsidP="007D4B74">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="007D4B74" w:rsidRPr="00130FB8" w:rsidRDefault="007D4B74" w:rsidP="007D4B74">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="589DD0D1" w14:textId="77777777" w:rsidR="007D4B74" w:rsidRPr="00A3073F" w:rsidRDefault="007D4B74" w:rsidP="007D4B74">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00130FB8">
+      <w:r w:rsidRPr="00A3073F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>記</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D4B74" w:rsidRPr="00130FB8" w:rsidRDefault="007D4B74" w:rsidP="007D4B74">
-[...7 lines deleted...]
-    <w:p w:rsidR="007D4B74" w:rsidRPr="00130FB8" w:rsidRDefault="00130FB8" w:rsidP="00130FB8">
+    <w:p w14:paraId="3960C67B" w14:textId="77777777" w:rsidR="007D4B74" w:rsidRPr="00A3073F" w:rsidRDefault="007D4B74" w:rsidP="007D4B74">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50AB2D61" w14:textId="77777777" w:rsidR="007D4B74" w:rsidRPr="00A3073F" w:rsidRDefault="00130FB8" w:rsidP="00130FB8">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00130FB8">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A3073F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">１　</w:t>
       </w:r>
-      <w:r w:rsidR="00C65F6A" w:rsidRPr="00130FB8">
+      <w:r w:rsidR="00C65F6A" w:rsidRPr="00A3073F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>助成対象</w:t>
       </w:r>
-      <w:r w:rsidR="007D4B74" w:rsidRPr="00130FB8">
+      <w:r w:rsidR="007D4B74" w:rsidRPr="00A3073F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>旅行商品名</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D4B74" w:rsidRPr="00130FB8" w:rsidRDefault="007D4B74" w:rsidP="007D4B74">
-[...25 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+    <w:p w14:paraId="51F8D421" w14:textId="77777777" w:rsidR="007D4B74" w:rsidRPr="00A3073F" w:rsidRDefault="007D4B74" w:rsidP="007D4B74">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51EED36C" w14:textId="77777777" w:rsidR="007C69C2" w:rsidRPr="00A3073F" w:rsidRDefault="007C69C2" w:rsidP="007D4B74">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5231C37B" w14:textId="77777777" w:rsidR="007D4B74" w:rsidRPr="00A3073F" w:rsidRDefault="00130FB8" w:rsidP="007D4B74">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>２</w:t>
       </w:r>
-      <w:r w:rsidR="007D4B74" w:rsidRPr="00130FB8">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="007D4B74" w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">　取下げ理由</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D4B74" w:rsidRPr="00130FB8" w:rsidRDefault="007D4B74" w:rsidP="007D4B74">
+    <w:p w14:paraId="5A251914" w14:textId="77777777" w:rsidR="007D4B74" w:rsidRPr="00A3073F" w:rsidRDefault="007D4B74" w:rsidP="007D4B74">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:ind w:right="840"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="007D4B74" w:rsidRPr="00C96CE7" w:rsidRDefault="007D4B74" w:rsidP="007D4B74">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C3FF479" w14:textId="77777777" w:rsidR="007D4B74" w:rsidRPr="00A3073F" w:rsidRDefault="007D4B74" w:rsidP="007D4B74">
       <w:pPr>
         <w:widowControl/>
         <w:ind w:right="920"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D4B74" w:rsidRPr="00C96CE7" w:rsidRDefault="007D4B74" w:rsidP="007D4B74">
+    <w:p w14:paraId="1C92A87D" w14:textId="77777777" w:rsidR="007D4B74" w:rsidRPr="00A3073F" w:rsidRDefault="007D4B74" w:rsidP="007D4B74">
       <w:pPr>
         <w:widowControl/>
         <w:ind w:right="920"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D4B74" w:rsidRPr="00C96CE7" w:rsidRDefault="007D4B74" w:rsidP="007D4B74">
+    <w:p w14:paraId="415697C8" w14:textId="77777777" w:rsidR="007D4B74" w:rsidRPr="00A3073F" w:rsidRDefault="007D4B74" w:rsidP="007D4B74">
       <w:pPr>
         <w:widowControl/>
         <w:ind w:right="920"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BF536B" w:rsidRDefault="00BF536B" w:rsidP="007D4B74">
+    <w:p w14:paraId="32099B5D" w14:textId="77777777" w:rsidR="00BF536B" w:rsidRPr="00A3073F" w:rsidRDefault="00BF536B" w:rsidP="007D4B74">
       <w:pPr>
         <w:widowControl/>
         <w:ind w:right="920"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D4B74" w:rsidRPr="00C96CE7" w:rsidRDefault="00153265" w:rsidP="007D4B74">
+    <w:p w14:paraId="359A121B" w14:textId="77777777" w:rsidR="007D4B74" w:rsidRPr="00A3073F" w:rsidRDefault="00153265" w:rsidP="007D4B74">
       <w:pPr>
         <w:widowControl/>
         <w:ind w:right="920"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C96CE7">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>（様式７</w:t>
       </w:r>
-      <w:r w:rsidR="007D4B74" w:rsidRPr="00C96CE7">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="007D4B74" w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00130FB8" w:rsidRPr="00C96CE7" w:rsidRDefault="00130FB8" w:rsidP="00130FB8">
+    <w:p w14:paraId="72B56F0C" w14:textId="77777777" w:rsidR="00130FB8" w:rsidRPr="00A3073F" w:rsidRDefault="00130FB8" w:rsidP="00130FB8">
       <w:pPr>
         <w:topLinePunct/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...5 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>『長岡⇔佐渡』周遊ツアー促進事業</w:t>
       </w:r>
-      <w:r w:rsidR="008F3094">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="008F3094" w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>助成金</w:t>
       </w:r>
-      <w:r w:rsidR="0048730F">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="0048730F" w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
-      <w:r w:rsidRPr="00130FB8">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>変更承認申請書</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D4B74" w:rsidRPr="00130FB8" w:rsidRDefault="007D4B74" w:rsidP="007D4B74">
+    <w:p w14:paraId="35720603" w14:textId="77777777" w:rsidR="007D4B74" w:rsidRPr="00A3073F" w:rsidRDefault="007D4B74" w:rsidP="007D4B74">
       <w:pPr>
         <w:widowControl/>
         <w:ind w:right="920"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D4B74" w:rsidRPr="00C96CE7" w:rsidRDefault="007D4B74" w:rsidP="007D4B74">
+    <w:p w14:paraId="725D753B" w14:textId="77777777" w:rsidR="007D4B74" w:rsidRPr="00A3073F" w:rsidRDefault="007D4B74" w:rsidP="007D4B74">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C96CE7">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>令和　　年　　月　　日</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D4B74" w:rsidRPr="00C96CE7" w:rsidRDefault="007D4B74" w:rsidP="007D4B74">
+    <w:p w14:paraId="066757F7" w14:textId="77777777" w:rsidR="007D4B74" w:rsidRPr="00A3073F" w:rsidRDefault="007D4B74" w:rsidP="007D4B74">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D4B74" w:rsidRPr="00C96CE7" w:rsidRDefault="007D4B74" w:rsidP="007D4B74">
+    <w:p w14:paraId="45A65833" w14:textId="77777777" w:rsidR="007D4B74" w:rsidRPr="00A3073F" w:rsidRDefault="007D4B74" w:rsidP="007D4B74">
       <w:pPr>
         <w:widowControl/>
         <w:ind w:firstLineChars="100" w:firstLine="210"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...5 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>「越後長岡」観光振興委員会</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D4B74" w:rsidRPr="00C96CE7" w:rsidRDefault="00BF536B" w:rsidP="00BF536B">
+    <w:p w14:paraId="19928295" w14:textId="77777777" w:rsidR="007D4B74" w:rsidRPr="00A3073F" w:rsidRDefault="00BF536B" w:rsidP="00BF536B">
       <w:pPr>
         <w:widowControl/>
         <w:ind w:firstLineChars="400" w:firstLine="840"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...5 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>会長　金山　宏</w:t>
       </w:r>
-      <w:r w:rsidR="007D4B74" w:rsidRPr="00C96CE7">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="007D4B74" w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>行　様</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D4B74" w:rsidRPr="00C96CE7" w:rsidRDefault="007D4B74" w:rsidP="007D4B74">
+    <w:p w14:paraId="24A850BE" w14:textId="77777777" w:rsidR="007D4B74" w:rsidRPr="00A3073F" w:rsidRDefault="007D4B74" w:rsidP="007D4B74">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D4B74" w:rsidRPr="00C96CE7" w:rsidRDefault="007D4B74" w:rsidP="007D4B74">
+    <w:p w14:paraId="682E4EDB" w14:textId="77777777" w:rsidR="007D4B74" w:rsidRPr="00A3073F" w:rsidRDefault="007D4B74" w:rsidP="007D4B74">
       <w:pPr>
         <w:topLinePunct/>
         <w:ind w:firstLineChars="1900" w:firstLine="3990"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...5 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>住　　　所：〒</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D4B74" w:rsidRPr="00C96CE7" w:rsidRDefault="007D4B74" w:rsidP="007D4B74">
+    <w:p w14:paraId="53940C7C" w14:textId="77777777" w:rsidR="007D4B74" w:rsidRPr="00A3073F" w:rsidRDefault="007D4B74" w:rsidP="007D4B74">
       <w:pPr>
         <w:topLinePunct/>
         <w:ind w:firstLineChars="2497" w:firstLine="5244"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="007D4B74" w:rsidRPr="00C96CE7" w:rsidRDefault="007D4B74" w:rsidP="007D4B74">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71AFE495" w14:textId="77777777" w:rsidR="007D4B74" w:rsidRPr="00A3073F" w:rsidRDefault="007D4B74" w:rsidP="007D4B74">
       <w:pPr>
         <w:topLinePunct/>
         <w:ind w:firstLineChars="1900" w:firstLine="3990"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...5 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>会　社　名：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D4B74" w:rsidRPr="00C96CE7" w:rsidRDefault="007D4B74" w:rsidP="007D4B74">
+    <w:p w14:paraId="03E12BC8" w14:textId="77777777" w:rsidR="007D4B74" w:rsidRPr="00A3073F" w:rsidRDefault="007D4B74" w:rsidP="007D4B74">
       <w:pPr>
         <w:topLinePunct/>
         <w:ind w:firstLineChars="1900" w:firstLine="3990"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...5 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>代表者職名：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D4B74" w:rsidRPr="00C96CE7" w:rsidRDefault="00BF536B" w:rsidP="007D4B74">
+    <w:p w14:paraId="705950AD" w14:textId="77777777" w:rsidR="007D4B74" w:rsidRPr="00A3073F" w:rsidRDefault="00BF536B" w:rsidP="007D4B74">
       <w:pPr>
         <w:topLinePunct/>
         <w:ind w:firstLineChars="1900" w:firstLine="3990"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...5 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">代表者氏名：　　　　　　　　　　　　　　　　　　　</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D4B74" w:rsidRPr="00C96CE7" w:rsidRDefault="007D4B74" w:rsidP="007D4B74">
+    <w:p w14:paraId="2D78DF74" w14:textId="77777777" w:rsidR="007D4B74" w:rsidRPr="00A3073F" w:rsidRDefault="007D4B74" w:rsidP="007D4B74">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00130FB8" w:rsidRPr="00C96CE7" w:rsidRDefault="00130FB8" w:rsidP="00130FB8">
+    <w:p w14:paraId="1121407B" w14:textId="77777777" w:rsidR="00130FB8" w:rsidRPr="00A3073F" w:rsidRDefault="00130FB8" w:rsidP="00130FB8">
       <w:pPr>
         <w:topLinePunct/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="007D4B74" w:rsidRPr="00C96CE7" w:rsidRDefault="007D4B74" w:rsidP="007D4B74">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43B37245" w14:textId="77777777" w:rsidR="007D4B74" w:rsidRPr="00A3073F" w:rsidRDefault="007D4B74" w:rsidP="007D4B74">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D4B74" w:rsidRPr="00C96CE7" w:rsidRDefault="00A82CAF" w:rsidP="007D4B74">
+    <w:p w14:paraId="563394C3" w14:textId="77777777" w:rsidR="007D4B74" w:rsidRPr="00A3073F" w:rsidRDefault="00A82CAF" w:rsidP="007D4B74">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:firstLineChars="100" w:firstLine="210"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C96CE7">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">令和　年　月　</w:t>
       </w:r>
-      <w:r w:rsidR="009B3BD2">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="009B3BD2" w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>日付けで助成</w:t>
       </w:r>
-      <w:r w:rsidR="00130FB8">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="00130FB8" w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>金の交付</w:t>
       </w:r>
-      <w:r w:rsidR="009B3BD2">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="009B3BD2" w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>決定通知を受けた</w:t>
       </w:r>
-      <w:r w:rsidR="0048730F" w:rsidRPr="0048730F">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="0048730F" w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>『長岡⇔佐渡』周遊ツアー促進事業</w:t>
       </w:r>
-      <w:r w:rsidR="008F3094">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="008F3094" w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>助成金</w:t>
       </w:r>
-      <w:r w:rsidR="009B3BD2">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="009B3BD2" w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>について、</w:t>
       </w:r>
-      <w:r w:rsidR="007D4B74" w:rsidRPr="00C96CE7">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="007D4B74" w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>下記のとおり変更したいので、変更承認申請書を提出します。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D4B74" w:rsidRPr="00C96CE7" w:rsidRDefault="007D4B74" w:rsidP="007D4B74">
+    <w:p w14:paraId="13DED290" w14:textId="77777777" w:rsidR="007D4B74" w:rsidRPr="00A3073F" w:rsidRDefault="007D4B74" w:rsidP="007D4B74">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="007D4B74" w:rsidRPr="00C96CE7" w:rsidRDefault="007D4B74" w:rsidP="007D4B74">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="664089FE" w14:textId="77777777" w:rsidR="007D4B74" w:rsidRPr="00A3073F" w:rsidRDefault="007D4B74" w:rsidP="007D4B74">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C96CE7">
+      <w:r w:rsidRPr="00A3073F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>記</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D4B74" w:rsidRPr="00C96CE7" w:rsidRDefault="007D4B74" w:rsidP="007D4B74">
-[...17 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+    <w:p w14:paraId="54FAD181" w14:textId="77777777" w:rsidR="007D4B74" w:rsidRPr="00A3073F" w:rsidRDefault="007D4B74" w:rsidP="007D4B74">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="354421D9" w14:textId="77777777" w:rsidR="007D4B74" w:rsidRPr="00A3073F" w:rsidRDefault="007D4B74" w:rsidP="007D4B74">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
-      <w:r w:rsidR="007C69C2">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="007C69C2" w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">１　</w:t>
       </w:r>
-      <w:r w:rsidR="00C65F6A">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="00C65F6A" w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>助成対象</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C96CE7">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>旅行商品名</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D4B74" w:rsidRPr="00C96CE7" w:rsidRDefault="007D4B74" w:rsidP="007C69C2">
-[...7 lines deleted...]
-    <w:p w:rsidR="007D4B74" w:rsidRPr="00C96CE7" w:rsidRDefault="007D4B74" w:rsidP="007D4B74">
+    <w:p w14:paraId="11D34F76" w14:textId="77777777" w:rsidR="007D4B74" w:rsidRPr="00A3073F" w:rsidRDefault="007D4B74" w:rsidP="007C69C2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="729C1C3C" w14:textId="77777777" w:rsidR="007D4B74" w:rsidRPr="00A3073F" w:rsidRDefault="007D4B74" w:rsidP="007D4B74">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D4B74" w:rsidRPr="00C96CE7" w:rsidRDefault="007D4B74" w:rsidP="007D4B74">
+    <w:p w14:paraId="69F416BE" w14:textId="77777777" w:rsidR="007D4B74" w:rsidRPr="00A3073F" w:rsidRDefault="007D4B74" w:rsidP="007D4B74">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:firstLine="217"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...5 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>２　変更の内容</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D4B74" w:rsidRDefault="007D4B74" w:rsidP="007D4B74">
+    <w:p w14:paraId="5419550F" w14:textId="77777777" w:rsidR="007D4B74" w:rsidRPr="00A3073F" w:rsidRDefault="007D4B74" w:rsidP="007D4B74">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="007C69C2" w:rsidRPr="00C96CE7" w:rsidRDefault="007C69C2" w:rsidP="007D4B74">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AE0F8B6" w14:textId="77777777" w:rsidR="007C69C2" w:rsidRPr="00A3073F" w:rsidRDefault="007C69C2" w:rsidP="007D4B74">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="007D4B74" w:rsidRPr="00C96CE7" w:rsidRDefault="007D4B74" w:rsidP="007D4B74">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53B25D45" w14:textId="77777777" w:rsidR="007D4B74" w:rsidRPr="00A3073F" w:rsidRDefault="007D4B74" w:rsidP="007D4B74">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:firstLine="217"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...5 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>３　変更の理由</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D4B74" w:rsidRDefault="007D4B74" w:rsidP="007D4B74">
+    <w:p w14:paraId="7CB10358" w14:textId="77777777" w:rsidR="007D4B74" w:rsidRPr="00A3073F" w:rsidRDefault="007D4B74" w:rsidP="007D4B74">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007C69C2" w:rsidRPr="00C96CE7" w:rsidRDefault="007C69C2" w:rsidP="007D4B74">
+    <w:p w14:paraId="2DDA3AA9" w14:textId="77777777" w:rsidR="007C69C2" w:rsidRPr="00A3073F" w:rsidRDefault="007C69C2" w:rsidP="007D4B74">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D4B74" w:rsidRPr="00C96CE7" w:rsidRDefault="007D4B74" w:rsidP="007D4B74">
+    <w:p w14:paraId="28092A41" w14:textId="77777777" w:rsidR="007D4B74" w:rsidRPr="00A3073F" w:rsidRDefault="007D4B74" w:rsidP="007D4B74">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...5 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C96CE7">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>４</w:t>
       </w:r>
-      <w:r w:rsidR="009204D9" w:rsidRPr="00C96CE7">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="009204D9" w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">　助成</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C96CE7">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>金の変更額</w:t>
       </w:r>
-      <w:r w:rsidR="009204D9" w:rsidRPr="00C96CE7">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="009204D9" w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（変更がある場合）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D4B74" w:rsidRPr="00C96CE7" w:rsidRDefault="007D4B74" w:rsidP="007D4B74">
+    <w:p w14:paraId="02A6D6AF" w14:textId="77777777" w:rsidR="007D4B74" w:rsidRPr="00A3073F" w:rsidRDefault="007D4B74" w:rsidP="007D4B74">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...5 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　変更前</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C96CE7">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　　　　　　円</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D4B74" w:rsidRPr="00C96CE7" w:rsidRDefault="007D4B74" w:rsidP="007D4B74">
+    <w:p w14:paraId="5586AD99" w14:textId="77777777" w:rsidR="007D4B74" w:rsidRPr="00A3073F" w:rsidRDefault="007D4B74" w:rsidP="007D4B74">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...5 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　変更後</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C96CE7">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　　　　　　円</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D4B74" w:rsidRPr="00C96CE7" w:rsidRDefault="007D4B74" w:rsidP="007D4B74">
+    <w:p w14:paraId="2ABE9F00" w14:textId="77777777" w:rsidR="007D4B74" w:rsidRPr="00A3073F" w:rsidRDefault="007D4B74" w:rsidP="007D4B74">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D4B74" w:rsidRPr="00C96CE7" w:rsidRDefault="007D4B74" w:rsidP="007D4B74">
+    <w:p w14:paraId="6DE69A5D" w14:textId="77777777" w:rsidR="007D4B74" w:rsidRPr="00A3073F" w:rsidRDefault="007D4B74" w:rsidP="007D4B74">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...5 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C96CE7">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>５　添付書類</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D4B74" w:rsidRPr="00C96CE7" w:rsidRDefault="007D4B74" w:rsidP="007D4B74">
+    <w:p w14:paraId="42BCDA0C" w14:textId="77777777" w:rsidR="007D4B74" w:rsidRPr="00A3073F" w:rsidRDefault="007D4B74" w:rsidP="007D4B74">
       <w:pPr>
         <w:ind w:left="424" w:hangingChars="202" w:hanging="424"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C96CE7">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C96CE7">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>（１）</w:t>
       </w:r>
-      <w:r w:rsidR="00BA5EC0">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="00BA5EC0" w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>旅</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C96CE7">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>程表（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C96CE7">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>変更がある場合）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00853262" w:rsidRPr="00C96CE7" w:rsidRDefault="007D4B74" w:rsidP="00BF536B">
+    <w:p w14:paraId="6205C65D" w14:textId="77777777" w:rsidR="00853262" w:rsidRPr="00A3073F" w:rsidRDefault="007D4B74" w:rsidP="00BF536B">
       <w:pPr>
         <w:ind w:firstLineChars="200" w:firstLine="400"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...5 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>（２）</w:t>
       </w:r>
-      <w:r w:rsidR="009204D9" w:rsidRPr="00C96CE7">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="009204D9" w:rsidRPr="00A3073F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>その他必要と認められる書類</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00853262" w:rsidRPr="00BF536B" w:rsidRDefault="00853262" w:rsidP="00BF536B">
-[...7 lines deleted...]
-    <w:p w:rsidR="009B3BD2" w:rsidRDefault="009B3BD2">
+    <w:p w14:paraId="1297CCFB" w14:textId="77777777" w:rsidR="00853262" w:rsidRPr="00A3073F" w:rsidRDefault="00853262" w:rsidP="00BF536B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="649F81F0" w14:textId="213BBC69" w:rsidR="009B3BD2" w:rsidRPr="00A3073F" w:rsidRDefault="009B3BD2">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...722 lines deleted...]
-    <w:sectPr w:rsidR="00853262" w:rsidRPr="00BF536B" w:rsidSect="00F4510E">
+    </w:p>
+    <w:sectPr w:rsidR="009B3BD2" w:rsidRPr="00A3073F" w:rsidSect="00F4510E">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="737" w:right="1134" w:bottom="567" w:left="1134" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="008F5E25" w:rsidRDefault="008F5E25" w:rsidP="008F5E25">
+    <w:p w14:paraId="0511DD28" w14:textId="77777777" w:rsidR="008F5E25" w:rsidRDefault="008F5E25" w:rsidP="008F5E25">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="008F5E25" w:rsidRDefault="008F5E25" w:rsidP="008F5E25">
+    <w:p w14:paraId="46116649" w14:textId="77777777" w:rsidR="008F5E25" w:rsidRDefault="008F5E25" w:rsidP="008F5E25">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="游明朝">
     <w:panose1 w:val="02020400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
@@ -9006,74 +6443,81 @@
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="HG丸ｺﾞｼｯｸM-PRO">
+    <w:panose1 w:val="020F0600000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="008F5E25" w:rsidRDefault="008F5E25" w:rsidP="008F5E25">
+    <w:p w14:paraId="77069553" w14:textId="77777777" w:rsidR="008F5E25" w:rsidRDefault="008F5E25" w:rsidP="008F5E25">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="008F5E25" w:rsidRDefault="008F5E25" w:rsidP="008F5E25">
+    <w:p w14:paraId="33DC708D" w14:textId="77777777" w:rsidR="008F5E25" w:rsidRDefault="008F5E25" w:rsidP="008F5E25">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0F113602"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7F78940C"/>
     <w:lvl w:ilvl="0" w:tplc="CA20BF88">
       <w:start w:val="4"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="※"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="570" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="游明朝" w:eastAsia="游明朝" w:hAnsi="游明朝" w:cstheme="minorBidi" w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1050" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
@@ -9257,94 +6701,95 @@
     <w:lvl w:ilvl="7" w:tplc="0409000B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3570" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3990" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="702173257">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="9334893">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="102"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="110"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="840"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="51201">
+    <o:shapedefaults v:ext="edit" spidmax="63489">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FE0652"/>
     <w:rsid w:val="00000053"/>
     <w:rsid w:val="00000B44"/>
     <w:rsid w:val="00011127"/>
     <w:rsid w:val="00022156"/>
     <w:rsid w:val="00022639"/>
     <w:rsid w:val="0002331D"/>
     <w:rsid w:val="00027195"/>
     <w:rsid w:val="000412A6"/>
     <w:rsid w:val="00047E01"/>
     <w:rsid w:val="0005003D"/>
     <w:rsid w:val="0005178F"/>
     <w:rsid w:val="00054CFA"/>
     <w:rsid w:val="000578E1"/>
     <w:rsid w:val="00057F0E"/>
     <w:rsid w:val="0006015A"/>
     <w:rsid w:val="00060AE1"/>
     <w:rsid w:val="00070EEB"/>
     <w:rsid w:val="00071A4D"/>
     <w:rsid w:val="00077D35"/>
     <w:rsid w:val="000929F1"/>
     <w:rsid w:val="00095C40"/>
     <w:rsid w:val="000A572F"/>
@@ -9352,76 +6797,80 @@
     <w:rsid w:val="000C6E6A"/>
     <w:rsid w:val="000D2CFB"/>
     <w:rsid w:val="000D34E3"/>
     <w:rsid w:val="000D3736"/>
     <w:rsid w:val="000D58D2"/>
     <w:rsid w:val="000E16A9"/>
     <w:rsid w:val="000E1F0B"/>
     <w:rsid w:val="000E5979"/>
     <w:rsid w:val="000E6556"/>
     <w:rsid w:val="000F00AB"/>
     <w:rsid w:val="000F0548"/>
     <w:rsid w:val="00104533"/>
     <w:rsid w:val="00111E4F"/>
     <w:rsid w:val="0012619F"/>
     <w:rsid w:val="00126B5F"/>
     <w:rsid w:val="00130FB8"/>
     <w:rsid w:val="001374E6"/>
     <w:rsid w:val="00142098"/>
     <w:rsid w:val="0014746D"/>
     <w:rsid w:val="00153265"/>
     <w:rsid w:val="00161E7B"/>
     <w:rsid w:val="00163933"/>
     <w:rsid w:val="00163FCC"/>
     <w:rsid w:val="001759BB"/>
     <w:rsid w:val="00184885"/>
+    <w:rsid w:val="001866C0"/>
+    <w:rsid w:val="001941CB"/>
     <w:rsid w:val="001A1B53"/>
     <w:rsid w:val="001A4A60"/>
     <w:rsid w:val="001A7454"/>
     <w:rsid w:val="001B3F4E"/>
     <w:rsid w:val="001C1C54"/>
     <w:rsid w:val="001C46B2"/>
+    <w:rsid w:val="001D71D5"/>
     <w:rsid w:val="001E2842"/>
     <w:rsid w:val="001E53C6"/>
     <w:rsid w:val="001E79C7"/>
     <w:rsid w:val="001F42A8"/>
     <w:rsid w:val="00201E02"/>
     <w:rsid w:val="002132FD"/>
     <w:rsid w:val="00221E7B"/>
     <w:rsid w:val="00226270"/>
     <w:rsid w:val="00227BFA"/>
     <w:rsid w:val="00232AD0"/>
     <w:rsid w:val="00242841"/>
     <w:rsid w:val="0024457A"/>
     <w:rsid w:val="002470DE"/>
     <w:rsid w:val="0026785F"/>
     <w:rsid w:val="00281644"/>
     <w:rsid w:val="00295D44"/>
     <w:rsid w:val="002A0971"/>
     <w:rsid w:val="002A0E83"/>
     <w:rsid w:val="002A43E0"/>
     <w:rsid w:val="002B2590"/>
+    <w:rsid w:val="002D1714"/>
     <w:rsid w:val="002E587E"/>
     <w:rsid w:val="0031267E"/>
     <w:rsid w:val="00313F23"/>
     <w:rsid w:val="003234FA"/>
     <w:rsid w:val="00327DBE"/>
     <w:rsid w:val="00345CB3"/>
     <w:rsid w:val="00350DF1"/>
     <w:rsid w:val="0035461A"/>
     <w:rsid w:val="00361E8C"/>
     <w:rsid w:val="00364D0E"/>
     <w:rsid w:val="00373453"/>
     <w:rsid w:val="00373C30"/>
     <w:rsid w:val="003757D4"/>
     <w:rsid w:val="00391A56"/>
     <w:rsid w:val="0039646C"/>
     <w:rsid w:val="003A3725"/>
     <w:rsid w:val="003B0415"/>
     <w:rsid w:val="003B2520"/>
     <w:rsid w:val="003C1298"/>
     <w:rsid w:val="00402AB9"/>
     <w:rsid w:val="00411A39"/>
     <w:rsid w:val="004134FA"/>
     <w:rsid w:val="00436903"/>
     <w:rsid w:val="0044549A"/>
     <w:rsid w:val="004613E1"/>
@@ -9430,263 +6879,277 @@
     <w:rsid w:val="00475837"/>
     <w:rsid w:val="00483874"/>
     <w:rsid w:val="0048730F"/>
     <w:rsid w:val="00496415"/>
     <w:rsid w:val="00497C48"/>
     <w:rsid w:val="004A0324"/>
     <w:rsid w:val="004A3F1B"/>
     <w:rsid w:val="004A43FE"/>
     <w:rsid w:val="004B321D"/>
     <w:rsid w:val="004B36E3"/>
     <w:rsid w:val="004B4757"/>
     <w:rsid w:val="004C0C63"/>
     <w:rsid w:val="004D3693"/>
     <w:rsid w:val="004D4040"/>
     <w:rsid w:val="004D5778"/>
     <w:rsid w:val="004E0A94"/>
     <w:rsid w:val="004E17E8"/>
     <w:rsid w:val="004E41D0"/>
     <w:rsid w:val="004E5CEF"/>
     <w:rsid w:val="004F7786"/>
     <w:rsid w:val="0051521C"/>
     <w:rsid w:val="00530D43"/>
     <w:rsid w:val="005362A7"/>
     <w:rsid w:val="005530E2"/>
     <w:rsid w:val="00562F53"/>
+    <w:rsid w:val="00563CD4"/>
     <w:rsid w:val="00576277"/>
+    <w:rsid w:val="00577F9B"/>
+    <w:rsid w:val="005B1D89"/>
     <w:rsid w:val="005C1C70"/>
     <w:rsid w:val="005E1F14"/>
     <w:rsid w:val="005F0157"/>
     <w:rsid w:val="005F163E"/>
     <w:rsid w:val="00607063"/>
     <w:rsid w:val="006148CB"/>
     <w:rsid w:val="006255BA"/>
     <w:rsid w:val="00644472"/>
     <w:rsid w:val="00655481"/>
     <w:rsid w:val="0066315C"/>
     <w:rsid w:val="006651A0"/>
     <w:rsid w:val="006861D0"/>
     <w:rsid w:val="006945F6"/>
     <w:rsid w:val="006A0DDB"/>
     <w:rsid w:val="006B5FE1"/>
     <w:rsid w:val="006B6C4D"/>
     <w:rsid w:val="006C4BB9"/>
     <w:rsid w:val="006F5BDA"/>
     <w:rsid w:val="006F7ED8"/>
     <w:rsid w:val="00700FB6"/>
     <w:rsid w:val="007128F3"/>
     <w:rsid w:val="0072595D"/>
     <w:rsid w:val="00732C1C"/>
     <w:rsid w:val="007353E3"/>
     <w:rsid w:val="007626A8"/>
     <w:rsid w:val="00766E24"/>
     <w:rsid w:val="00771E3E"/>
     <w:rsid w:val="00776008"/>
     <w:rsid w:val="00784A24"/>
     <w:rsid w:val="0079067C"/>
     <w:rsid w:val="00795E1A"/>
     <w:rsid w:val="007977E1"/>
     <w:rsid w:val="007C1938"/>
     <w:rsid w:val="007C69C2"/>
     <w:rsid w:val="007D4B74"/>
     <w:rsid w:val="007D7EFE"/>
     <w:rsid w:val="008003EB"/>
     <w:rsid w:val="00802D37"/>
+    <w:rsid w:val="00810A5D"/>
     <w:rsid w:val="00821EC7"/>
     <w:rsid w:val="00832F2A"/>
     <w:rsid w:val="0084183D"/>
+    <w:rsid w:val="008453FA"/>
     <w:rsid w:val="0084607A"/>
     <w:rsid w:val="00853262"/>
     <w:rsid w:val="008677CE"/>
     <w:rsid w:val="008768E4"/>
     <w:rsid w:val="00886E04"/>
-    <w:rsid w:val="008A0DB3"/>
     <w:rsid w:val="008A2652"/>
     <w:rsid w:val="008D2C57"/>
     <w:rsid w:val="008D3D17"/>
     <w:rsid w:val="008D4D42"/>
     <w:rsid w:val="008E00B2"/>
     <w:rsid w:val="008E070B"/>
     <w:rsid w:val="008F3094"/>
     <w:rsid w:val="008F5E25"/>
     <w:rsid w:val="008F7DEA"/>
     <w:rsid w:val="00907948"/>
     <w:rsid w:val="00911309"/>
     <w:rsid w:val="009204D9"/>
     <w:rsid w:val="0092417E"/>
     <w:rsid w:val="00937AAD"/>
     <w:rsid w:val="00940099"/>
     <w:rsid w:val="00950D91"/>
     <w:rsid w:val="0097621E"/>
     <w:rsid w:val="0098092F"/>
     <w:rsid w:val="009A1C41"/>
     <w:rsid w:val="009B3BD2"/>
     <w:rsid w:val="009C153A"/>
     <w:rsid w:val="009D0BF6"/>
     <w:rsid w:val="009D326C"/>
     <w:rsid w:val="009E1104"/>
     <w:rsid w:val="009E634E"/>
     <w:rsid w:val="00A075B0"/>
     <w:rsid w:val="00A26E4A"/>
+    <w:rsid w:val="00A3073F"/>
     <w:rsid w:val="00A46CA2"/>
     <w:rsid w:val="00A54132"/>
     <w:rsid w:val="00A67C9E"/>
     <w:rsid w:val="00A71340"/>
     <w:rsid w:val="00A82CAF"/>
     <w:rsid w:val="00AA6660"/>
+    <w:rsid w:val="00AA66DA"/>
     <w:rsid w:val="00AB02CC"/>
     <w:rsid w:val="00AB7730"/>
     <w:rsid w:val="00AC35D0"/>
     <w:rsid w:val="00AD282F"/>
+    <w:rsid w:val="00AD5FC2"/>
     <w:rsid w:val="00AE3CCA"/>
     <w:rsid w:val="00AF2821"/>
     <w:rsid w:val="00AF7A59"/>
     <w:rsid w:val="00B15D0E"/>
     <w:rsid w:val="00B36DCB"/>
     <w:rsid w:val="00B510AB"/>
     <w:rsid w:val="00B56B54"/>
     <w:rsid w:val="00B9602F"/>
     <w:rsid w:val="00B96473"/>
     <w:rsid w:val="00BA1368"/>
+    <w:rsid w:val="00BA21BE"/>
     <w:rsid w:val="00BA4275"/>
     <w:rsid w:val="00BA5EC0"/>
+    <w:rsid w:val="00BC3217"/>
     <w:rsid w:val="00BF536B"/>
     <w:rsid w:val="00C044DC"/>
+    <w:rsid w:val="00C12CEA"/>
     <w:rsid w:val="00C15091"/>
     <w:rsid w:val="00C22FD1"/>
     <w:rsid w:val="00C25A7C"/>
     <w:rsid w:val="00C4641C"/>
     <w:rsid w:val="00C571E4"/>
     <w:rsid w:val="00C612AD"/>
     <w:rsid w:val="00C622F4"/>
     <w:rsid w:val="00C65F6A"/>
     <w:rsid w:val="00C736B7"/>
     <w:rsid w:val="00C77B3C"/>
+    <w:rsid w:val="00C8423E"/>
     <w:rsid w:val="00C907CF"/>
     <w:rsid w:val="00C96CE7"/>
     <w:rsid w:val="00C9775B"/>
     <w:rsid w:val="00CA1BFD"/>
     <w:rsid w:val="00CA5021"/>
     <w:rsid w:val="00CC4ACA"/>
     <w:rsid w:val="00CD6C90"/>
     <w:rsid w:val="00CE2408"/>
     <w:rsid w:val="00CE3BEC"/>
     <w:rsid w:val="00CF5D81"/>
     <w:rsid w:val="00D12E18"/>
     <w:rsid w:val="00D26244"/>
     <w:rsid w:val="00D5124F"/>
     <w:rsid w:val="00D81B24"/>
     <w:rsid w:val="00D825F4"/>
+    <w:rsid w:val="00D86399"/>
     <w:rsid w:val="00DC1D3D"/>
+    <w:rsid w:val="00DC218E"/>
     <w:rsid w:val="00DC2E7A"/>
     <w:rsid w:val="00DC38DB"/>
     <w:rsid w:val="00DC5042"/>
-    <w:rsid w:val="00DD6346"/>
     <w:rsid w:val="00DF1C02"/>
     <w:rsid w:val="00DF7B05"/>
     <w:rsid w:val="00E01DC1"/>
     <w:rsid w:val="00E13B28"/>
     <w:rsid w:val="00E350A0"/>
     <w:rsid w:val="00E45AE6"/>
     <w:rsid w:val="00E51F36"/>
     <w:rsid w:val="00E61AB3"/>
+    <w:rsid w:val="00E803CE"/>
     <w:rsid w:val="00EA2F4A"/>
     <w:rsid w:val="00EC44DE"/>
     <w:rsid w:val="00EC65D6"/>
     <w:rsid w:val="00ED2E3F"/>
     <w:rsid w:val="00ED6C55"/>
     <w:rsid w:val="00EE1580"/>
     <w:rsid w:val="00EE2513"/>
     <w:rsid w:val="00EF0D32"/>
     <w:rsid w:val="00EF161F"/>
     <w:rsid w:val="00F1694F"/>
     <w:rsid w:val="00F22480"/>
     <w:rsid w:val="00F304B5"/>
     <w:rsid w:val="00F31475"/>
     <w:rsid w:val="00F32ADF"/>
     <w:rsid w:val="00F356A1"/>
     <w:rsid w:val="00F36428"/>
     <w:rsid w:val="00F36C52"/>
     <w:rsid w:val="00F4218A"/>
     <w:rsid w:val="00F4510E"/>
+    <w:rsid w:val="00F54E43"/>
     <w:rsid w:val="00F67E5D"/>
     <w:rsid w:val="00F91097"/>
     <w:rsid w:val="00F926E5"/>
     <w:rsid w:val="00FA4B57"/>
     <w:rsid w:val="00FA4D97"/>
     <w:rsid w:val="00FC3AA9"/>
     <w:rsid w:val="00FD54CD"/>
     <w:rsid w:val="00FE0652"/>
     <w:rsid w:val="00FE4E8F"/>
     <w:rsid w:val="00FE6F64"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="51201">
+    <o:shapedefaults v:ext="edit" spidmax="63489">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="36A4C754"/>
+  <w14:docId w14:val="0A161180"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{5D1F258F-9DCE-40FC-98B0-A3E946BF6CFC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -10014,50 +7477,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
@@ -10198,51 +7666,51 @@
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ad">
     <w:name w:val="フッター (文字)"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="ac"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008F5E25"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ae">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="0005003D"/>
     <w:pPr>
       <w:ind w:leftChars="400" w:left="840"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -10478,82 +7946,82 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline (1).xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0C6A071D-F847-498E-9755-FE46D9554B59}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B367CB7E-CBF4-4A58-967F-29B97437EE05}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>9</Pages>
-[...1 lines deleted...]
-  <Characters>2692</Characters>
+  <Pages>6</Pages>
+  <Words>384</Words>
+  <Characters>2190</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>22</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>18</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>長岡市役所</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3158</CharactersWithSpaces>
+  <CharactersWithSpaces>2569</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>長岡市役所</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>